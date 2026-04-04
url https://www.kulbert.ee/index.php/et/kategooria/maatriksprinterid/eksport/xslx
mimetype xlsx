--- v0 (2025-10-02)
+++ v1 (2026-04-04)
@@ -511,65 +511,63 @@
       <c r="C3" s="1">
         <v>687.69</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>549.08</v>
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
-        <v>244.58</v>
-[...3 lines deleted...]
-      </c>
+        <v>275.16</v>
+      </c>
+      <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
-        <v>267.32</v>
+        <v>300.74</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>478.5</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>4292.14</v>
       </c>