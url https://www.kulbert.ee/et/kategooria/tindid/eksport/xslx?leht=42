--- v4 (2026-08-27)
+++ v5 (2026-10-17)
@@ -3406,108 +3406,106 @@
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>29.23</v>
       </c>
       <c r="D2" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>54.61</v>
       </c>
       <c r="D3" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>38.05</v>
       </c>
       <c r="D4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>31.5</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>130</v>
       </c>
-      <c r="D6" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>335.8</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>586.5</v>
       </c>
       <c r="D8" s="2"/>
     </row>
@@ -3598,133 +3596,135 @@
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>86.25</v>
       </c>
       <c r="D16" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
         <v>111.25</v>
       </c>
       <c r="D17" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="1">
         <v>111.25</v>
       </c>
       <c r="D18" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1">
         <v>111.25</v>
       </c>
       <c r="D19" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="1">
-        <v>58.75</v>
-[...1 lines deleted...]
-      <c r="D20" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="D20" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="1">
         <v>47.5</v>
       </c>
       <c r="D21" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="1">
         <v>47.5</v>
       </c>
       <c r="D22" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="1">
         <v>47.5</v>
       </c>
       <c r="D23" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="1">
         <v>33.31</v>
       </c>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="1">
         <v>450</v>
       </c>
       <c r="D25" s="2"/>
@@ -3880,136 +3880,128 @@
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>40.15</v>
       </c>
       <c r="D37" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
         <v>40.15</v>
       </c>
       <c r="D38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1">
         <v>40.15</v>
       </c>
-      <c r="D39" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D39" s="2"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="1">
         <v>40.15</v>
       </c>
-      <c r="D40" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1">
         <v>40.15</v>
       </c>
       <c r="D41" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1">
         <v>40.15</v>
       </c>
       <c r="D42" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>40.15</v>
       </c>
-      <c r="D43" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
         <v>40.15</v>
       </c>
-      <c r="D44" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>90</v>
       </c>
       <c r="B45" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="1">
         <v>40.15</v>
       </c>
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>92</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="1">
         <v>40.15</v>
       </c>
       <c r="D46" s="2">
         <v>3</v>
@@ -4046,190 +4038,188 @@
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>98</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="1">
         <v>18.27</v>
       </c>
       <c r="D49" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
         <v>18.27</v>
       </c>
       <c r="D50" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
         <v>18.27</v>
       </c>
       <c r="D51" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
         <v>18.27</v>
       </c>
       <c r="D52" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="1">
         <v>18.27</v>
       </c>
       <c r="D53" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>108</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="1">
         <v>18.27</v>
       </c>
       <c r="D54" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>110</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="1">
         <v>20.62</v>
       </c>
       <c r="D55" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="1">
         <v>102.93</v>
       </c>
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1">
         <v>50</v>
       </c>
       <c r="D57" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>37.5</v>
       </c>
       <c r="D58" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>37.5</v>
       </c>
       <c r="D59" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1">
         <v>37.5</v>
       </c>
-      <c r="D60" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>122</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="1"/>
       <c r="D61" s="2"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>124</v>
       </c>
       <c r="B62" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="1"/>
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>126</v>
       </c>
@@ -4894,80 +4884,78 @@
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>232</v>
       </c>
       <c r="B116" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="1">
         <v>24.2</v>
       </c>
       <c r="D116" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>234</v>
       </c>
       <c r="B117" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="1">
         <v>27.28</v>
       </c>
       <c r="D117" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>236</v>
       </c>
       <c r="B118" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="1">
         <v>27.28</v>
       </c>
       <c r="D118" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>238</v>
       </c>
       <c r="B119" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="1">
         <v>27.28</v>
       </c>
-      <c r="D119" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D119" s="2"/>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>240</v>
       </c>
       <c r="B120" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="1">
         <v>27.28</v>
       </c>
       <c r="D120" s="2"/>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>242</v>
       </c>
       <c r="B121" t="s">
         <v>243</v>
       </c>
       <c r="C121" s="1"/>
       <c r="D121" s="2"/>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
@@ -5116,91 +5104,93 @@
       <c r="D134" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>270</v>
       </c>
       <c r="B135" t="s">
         <v>271</v>
       </c>
       <c r="C135" s="1"/>
       <c r="D135" s="2"/>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>272</v>
       </c>
       <c r="B136" t="s">
         <v>273</v>
       </c>
       <c r="C136" s="1">
         <v>87.5</v>
       </c>
       <c r="D136" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>274</v>
       </c>
       <c r="B137" t="s">
         <v>275</v>
       </c>
       <c r="C137" s="1">
         <v>101.25</v>
       </c>
       <c r="D137" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>276</v>
       </c>
       <c r="B138" t="s">
         <v>277</v>
       </c>
       <c r="C138" s="1">
         <v>101.25</v>
       </c>
-      <c r="D138" s="2"/>
+      <c r="D138" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>278</v>
       </c>
       <c r="B139" t="s">
         <v>279</v>
       </c>
       <c r="C139" s="1">
         <v>101.25</v>
       </c>
       <c r="D139" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>280</v>
       </c>
       <c r="B140" t="s">
         <v>281</v>
       </c>
       <c r="C140" s="1"/>
       <c r="D140" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>282</v>
       </c>
       <c r="B141" t="s">
         <v>283</v>
       </c>
       <c r="C141" s="1">
         <v>143</v>
       </c>
       <c r="D141" s="2">
@@ -5367,67 +5357,63 @@
       </c>
       <c r="D154" s="2"/>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
         <v>310</v>
       </c>
       <c r="B155" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="1">
         <v>115.1</v>
       </c>
       <c r="D155" s="2"/>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
         <v>312</v>
       </c>
       <c r="B156" t="s">
         <v>313</v>
       </c>
       <c r="C156" s="1">
         <v>121.87</v>
       </c>
-      <c r="D156" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D156" s="2"/>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
         <v>314</v>
       </c>
       <c r="B157" t="s">
         <v>315</v>
       </c>
       <c r="C157" s="1">
         <v>115.1</v>
       </c>
-      <c r="D157" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D157" s="2"/>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
         <v>316</v>
       </c>
       <c r="B158" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="1">
         <v>89.38</v>
       </c>
       <c r="D158" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
         <v>318</v>
       </c>
       <c r="B159" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="1">
         <v>89.38</v>
       </c>
@@ -5862,51 +5848,51 @@
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>388</v>
       </c>
       <c r="B194" t="s">
         <v>389</v>
       </c>
       <c r="C194" s="1">
         <v>30.62</v>
       </c>
       <c r="D194" s="2"/>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>390</v>
       </c>
       <c r="B195" t="s">
         <v>391</v>
       </c>
       <c r="C195" s="1">
         <v>30.62</v>
       </c>
       <c r="D195" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>392</v>
       </c>
       <c r="B196" t="s">
         <v>393</v>
       </c>
       <c r="C196" s="1">
         <v>30.62</v>
       </c>
       <c r="D196" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
         <v>394</v>
       </c>
       <c r="B197" t="s">
         <v>395</v>
       </c>
       <c r="C197" s="1">
         <v>31.87</v>
@@ -5929,53 +5915,51 @@
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>398</v>
       </c>
       <c r="B199" t="s">
         <v>399</v>
       </c>
       <c r="C199" s="1">
         <v>30.62</v>
       </c>
       <c r="D199" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>400</v>
       </c>
       <c r="B200" t="s">
         <v>401</v>
       </c>
       <c r="C200" s="1">
         <v>30.62</v>
       </c>
-      <c r="D200" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="2"/>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>402</v>
       </c>
       <c r="B201" t="s">
         <v>403</v>
       </c>
       <c r="C201" s="1">
         <v>14.71</v>
       </c>
       <c r="D201" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>404</v>
       </c>
       <c r="B202" t="s">
         <v>405</v>
       </c>
       <c r="C202" s="1">
         <v>51.87</v>
       </c>
@@ -6004,175 +5988,177 @@
         <v>45</v>
       </c>
       <c r="D204" s="2"/>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>410</v>
       </c>
       <c r="B205" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="1"/>
       <c r="D205" s="2"/>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>412</v>
       </c>
       <c r="B206" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="1">
         <v>10</v>
       </c>
       <c r="D206" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>414</v>
       </c>
       <c r="B207" t="s">
         <v>415</v>
       </c>
       <c r="C207" s="1">
         <v>8.12</v>
       </c>
       <c r="D207" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>416</v>
       </c>
       <c r="B208" t="s">
         <v>417</v>
       </c>
       <c r="C208" s="1">
         <v>8.12</v>
       </c>
       <c r="D208" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>418</v>
       </c>
       <c r="B209" t="s">
         <v>419</v>
       </c>
       <c r="C209" s="1">
         <v>8.12</v>
       </c>
       <c r="D209" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>420</v>
       </c>
       <c r="B210" t="s">
         <v>421</v>
       </c>
       <c r="C210" s="1">
-        <v>10.62</v>
-[...1 lines deleted...]
-      <c r="D210" s="2"/>
+        <v>10.75</v>
+      </c>
+      <c r="D210" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>422</v>
       </c>
       <c r="B211" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D211" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>424</v>
       </c>
       <c r="B212" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D212" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>426</v>
       </c>
       <c r="B213" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D213" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>428</v>
       </c>
       <c r="B214" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D214" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>430</v>
       </c>
       <c r="B215" t="s">
         <v>431</v>
       </c>
       <c r="C215" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D215" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>432</v>
       </c>
       <c r="B216" t="s">
         <v>433</v>
       </c>
       <c r="C216" s="1">
         <v>143</v>
       </c>
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>434</v>
       </c>
       <c r="B217" t="s">
         <v>435</v>
       </c>
       <c r="C217" s="1">
         <v>143</v>
       </c>
       <c r="D217" s="2"/>
@@ -7977,51 +7963,53 @@
       </c>
       <c r="D366" s="2"/>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
         <v>734</v>
       </c>
       <c r="B367" t="s">
         <v>735</v>
       </c>
       <c r="C367" s="1">
         <v>162.5</v>
       </c>
       <c r="D367" s="2"/>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
         <v>736</v>
       </c>
       <c r="B368" t="s">
         <v>737</v>
       </c>
       <c r="C368" s="1">
         <v>162.5</v>
       </c>
-      <c r="D368" s="2"/>
+      <c r="D368" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
         <v>738</v>
       </c>
       <c r="B369" t="s">
         <v>739</v>
       </c>
       <c r="C369" s="1">
         <v>68.75</v>
       </c>
       <c r="D369" s="2"/>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
         <v>740</v>
       </c>
       <c r="B370" t="s">
         <v>741</v>
       </c>
       <c r="C370" s="1">
         <v>68.75</v>
       </c>
       <c r="D370" s="2"/>
     </row>
@@ -8104,106 +8092,102 @@
       </c>
       <c r="C377" s="1"/>
       <c r="D377" s="2"/>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
         <v>756</v>
       </c>
       <c r="B378" t="s">
         <v>757</v>
       </c>
       <c r="C378" s="1"/>
       <c r="D378" s="2"/>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
         <v>758</v>
       </c>
       <c r="B379" t="s">
         <v>759</v>
       </c>
       <c r="C379" s="1">
         <v>24.15</v>
       </c>
       <c r="D379" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
         <v>760</v>
       </c>
       <c r="B380" t="s">
         <v>761</v>
       </c>
       <c r="C380" s="1">
         <v>18.73</v>
       </c>
-      <c r="D380" s="2"/>
+      <c r="D380" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="381" spans="1:26">
       <c r="A381" t="s">
         <v>762</v>
       </c>
       <c r="B381" t="s">
         <v>763</v>
       </c>
       <c r="C381" s="1">
         <v>35</v>
       </c>
-      <c r="D381" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D381" s="2"/>
     </row>
     <row r="382" spans="1:26">
       <c r="A382" t="s">
         <v>764</v>
       </c>
       <c r="B382" t="s">
         <v>765</v>
       </c>
       <c r="C382" s="1">
         <v>35</v>
       </c>
-      <c r="D382" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D382" s="2"/>
     </row>
     <row r="383" spans="1:26">
       <c r="A383" t="s">
         <v>766</v>
       </c>
       <c r="B383" t="s">
         <v>767</v>
       </c>
       <c r="C383" s="1">
         <v>35</v>
       </c>
-      <c r="D383" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D383" s="2"/>
     </row>
     <row r="384" spans="1:26">
       <c r="A384" t="s">
         <v>768</v>
       </c>
       <c r="B384" t="s">
         <v>769</v>
       </c>
       <c r="C384" s="1">
         <v>57.5</v>
       </c>
       <c r="D384" s="2"/>
     </row>
     <row r="385" spans="1:26">
       <c r="A385" t="s">
         <v>770</v>
       </c>
       <c r="B385" t="s">
         <v>771</v>
       </c>
       <c r="C385" s="1">
         <v>7.18</v>
       </c>
       <c r="D385" s="2"/>
     </row>
@@ -8992,65 +8976,65 @@
       </c>
     </row>
     <row r="448" spans="1:26">
       <c r="A448" t="s">
         <v>896</v>
       </c>
       <c r="B448" t="s">
         <v>897</v>
       </c>
       <c r="C448" s="1">
         <v>19.51</v>
       </c>
       <c r="D448" s="2"/>
     </row>
     <row r="449" spans="1:26">
       <c r="A449" t="s">
         <v>898</v>
       </c>
       <c r="B449" t="s">
         <v>899</v>
       </c>
       <c r="C449" s="1">
         <v>104.6</v>
       </c>
       <c r="D449" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="450" spans="1:26">
       <c r="A450" t="s">
         <v>900</v>
       </c>
       <c r="B450" t="s">
         <v>901</v>
       </c>
       <c r="C450" s="1">
         <v>202.95</v>
       </c>
       <c r="D450" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="451" spans="1:26">
       <c r="A451" t="s">
         <v>902</v>
       </c>
       <c r="B451" t="s">
         <v>903</v>
       </c>
       <c r="C451" s="1">
         <v>202.95</v>
       </c>
       <c r="D451" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="452" spans="1:26">
       <c r="A452" t="s">
         <v>904</v>
       </c>
       <c r="B452" t="s">
         <v>905</v>
       </c>
       <c r="C452" s="1">
         <v>202.95</v>
@@ -9059,75 +9043,81 @@
         <v>3</v>
       </c>
     </row>
     <row r="453" spans="1:26">
       <c r="A453" t="s">
         <v>906</v>
       </c>
       <c r="B453" t="s">
         <v>907</v>
       </c>
       <c r="C453" s="1">
         <v>18.38</v>
       </c>
       <c r="D453" s="2"/>
     </row>
     <row r="454" spans="1:26">
       <c r="A454" t="s">
         <v>908</v>
       </c>
       <c r="B454" t="s">
         <v>909</v>
       </c>
       <c r="C454" s="1">
         <v>16.13</v>
       </c>
-      <c r="D454" s="2"/>
+      <c r="D454" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="455" spans="1:26">
       <c r="A455" t="s">
         <v>910</v>
       </c>
       <c r="B455" t="s">
         <v>911</v>
       </c>
       <c r="C455" s="1">
         <v>16.13</v>
       </c>
-      <c r="D455" s="2"/>
+      <c r="D455" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="456" spans="1:26">
       <c r="A456" t="s">
         <v>912</v>
       </c>
       <c r="B456" t="s">
         <v>913</v>
       </c>
       <c r="C456" s="1">
         <v>16.13</v>
       </c>
-      <c r="D456" s="2"/>
+      <c r="D456" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" t="s">
         <v>914</v>
       </c>
       <c r="B457" t="s">
         <v>915</v>
       </c>
       <c r="C457" s="1">
         <v>15.61</v>
       </c>
       <c r="D457" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" t="s">
         <v>916</v>
       </c>
       <c r="B458" t="s">
         <v>917</v>
       </c>
       <c r="C458" s="1">
         <v>15.61</v>
       </c>
@@ -9341,63 +9331,67 @@
       </c>
       <c r="D475" s="2"/>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" t="s">
         <v>952</v>
       </c>
       <c r="B476" t="s">
         <v>953</v>
       </c>
       <c r="C476" s="1">
         <v>19.51</v>
       </c>
       <c r="D476" s="2"/>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" t="s">
         <v>954</v>
       </c>
       <c r="B477" t="s">
         <v>955</v>
       </c>
       <c r="C477" s="1">
         <v>8.25</v>
       </c>
-      <c r="D477" s="2"/>
+      <c r="D477" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" t="s">
         <v>956</v>
       </c>
       <c r="B478" t="s">
         <v>957</v>
       </c>
       <c r="C478" s="1">
         <v>8.25</v>
       </c>
-      <c r="D478" s="2"/>
+      <c r="D478" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" t="s">
         <v>958</v>
       </c>
       <c r="B479" t="s">
         <v>959</v>
       </c>
       <c r="C479" s="1">
         <v>8.25</v>
       </c>
       <c r="D479" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" t="s">
         <v>960</v>
       </c>
       <c r="B480" t="s">
         <v>961</v>
       </c>
       <c r="C480" s="1">
         <v>22.5</v>
       </c>
@@ -9458,181 +9452,191 @@
       <c r="D484" s="2"/>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" t="s">
         <v>970</v>
       </c>
       <c r="B485" t="s">
         <v>971</v>
       </c>
       <c r="C485" s="1">
         <v>11.25</v>
       </c>
       <c r="D485" s="2"/>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" t="s">
         <v>972</v>
       </c>
       <c r="B486" t="s">
         <v>973</v>
       </c>
       <c r="C486" s="1">
         <v>15.58</v>
       </c>
       <c r="D486" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" t="s">
         <v>974</v>
       </c>
       <c r="B487" t="s">
         <v>975</v>
       </c>
       <c r="C487" s="1">
         <v>15.43</v>
       </c>
       <c r="D487" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" t="s">
         <v>976</v>
       </c>
       <c r="B488" t="s">
         <v>977</v>
       </c>
       <c r="C488" s="1">
         <v>20.81</v>
       </c>
-      <c r="D488" s="2"/>
+      <c r="D488" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" t="s">
         <v>978</v>
       </c>
       <c r="B489" t="s">
         <v>979</v>
       </c>
       <c r="C489" s="1">
         <v>14.05</v>
       </c>
-      <c r="D489" s="2"/>
+      <c r="D489" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" t="s">
         <v>980</v>
       </c>
       <c r="B490" t="s">
         <v>981</v>
       </c>
       <c r="C490" s="1">
         <v>14.05</v>
       </c>
-      <c r="D490" s="2"/>
+      <c r="D490" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" t="s">
         <v>982</v>
       </c>
       <c r="B491" t="s">
         <v>983</v>
       </c>
       <c r="C491" s="1">
         <v>14.05</v>
       </c>
-      <c r="D491" s="2"/>
+      <c r="D491" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" t="s">
         <v>984</v>
       </c>
       <c r="B492" t="s">
         <v>985</v>
       </c>
       <c r="C492" s="1">
         <v>14.05</v>
       </c>
-      <c r="D492" s="2"/>
+      <c r="D492" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" t="s">
         <v>986</v>
       </c>
       <c r="B493" t="s">
         <v>987</v>
       </c>
       <c r="C493" s="1">
         <v>8.37</v>
       </c>
       <c r="D493" s="2">
-        <v>51</v>
+        <v>35</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" t="s">
         <v>988</v>
       </c>
       <c r="B494" t="s">
         <v>989</v>
       </c>
       <c r="C494" s="1">
         <v>8.12</v>
       </c>
       <c r="D494" s="2">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" t="s">
         <v>990</v>
       </c>
       <c r="B495" t="s">
         <v>991</v>
       </c>
       <c r="C495" s="1">
         <v>8.12</v>
       </c>
       <c r="D495" s="2">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" t="s">
         <v>992</v>
       </c>
       <c r="B496" t="s">
         <v>993</v>
       </c>
       <c r="C496" s="1">
         <v>8.12</v>
       </c>
       <c r="D496" s="2">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>