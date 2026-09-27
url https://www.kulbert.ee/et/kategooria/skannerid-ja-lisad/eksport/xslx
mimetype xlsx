--- v2 (2026-04-13)
+++ v3 (2026-09-27)
@@ -101,51 +101,51 @@
   <si>
     <t>Roller Assembly Kit (DS-510)</t>
   </si>
   <si>
     <t>B12B818272</t>
   </si>
   <si>
     <t>Epsoni vedelikuraam skanneritele V700 / V750 / V800 / V850</t>
   </si>
   <si>
     <t>B12B819011FB</t>
   </si>
   <si>
     <t>Epson WorkForce skannerite lameskanneri teisendusmoodul</t>
   </si>
   <si>
     <t>B12B819031</t>
   </si>
   <si>
     <t>Roller Assembly Kit (DS-530)</t>
   </si>
   <si>
     <t>B12B819051</t>
   </si>
   <si>
-    <t>Skannerite kandur leht (5 komplekti)</t>
+    <t>Skannerite kandur leht (5 komplekti) (EPSON Carrier Sheet)</t>
   </si>
   <si>
     <t>B11B239401</t>
   </si>
   <si>
     <t>Dokumendiskanner Epson WorkForce DS-1630</t>
   </si>
   <si>
     <t>B11B249401</t>
   </si>
   <si>
     <t>Dokumendiskanner Epson WorkForce DS-410 A4</t>
   </si>
   <si>
     <t>B11B250401</t>
   </si>
   <si>
     <t>Dokumendiskanner Epson WorkForce DS-870 A4</t>
   </si>
   <si>
     <t>B11B251401</t>
   </si>
   <si>
     <t>Dokumendiskanner Epson WorkForce DS-970 A4</t>
   </si>
@@ -744,51 +744,51 @@
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>60.5</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>49.5</v>
       </c>
       <c r="D14" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>295.9</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>338.31</v>
       </c>
       <c r="D16" s="2"/>