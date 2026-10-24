--- v3 (2026-09-27)
+++ v4 (2026-10-24)
@@ -744,51 +744,51 @@
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>60.5</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>49.5</v>
       </c>
       <c r="D14" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>295.9</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>338.31</v>
       </c>
       <c r="D16" s="2"/>