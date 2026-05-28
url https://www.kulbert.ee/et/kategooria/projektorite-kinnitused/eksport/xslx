--- v4 (2026-05-07)
+++ v5 (2026-05-28)
@@ -555,51 +555,51 @@
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1">
         <v>84.5</v>
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>123.5</v>
       </c>
       <c r="D5" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="1">
         <v>110</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>7350073735235</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
         <v>137.15</v>
       </c>
       <c r="D7" s="2"/>