--- v3 (2026-02-10)
+++ v4 (2026-04-14)
@@ -657,83 +657,81 @@
       </c>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>435</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
-        <v>588.5</v>
+        <v>616</v>
       </c>
       <c r="D4" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>742.5</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>456.5</v>
       </c>
-      <c r="D6" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>1129.7</v>
       </c>
       <c r="D7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>3900</v>
       </c>
@@ -827,53 +825,51 @@
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>522.5</v>
       </c>
       <c r="D16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
         <v>1228.68</v>
       </c>
-      <c r="D17" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="1">
         <v>2970</v>
       </c>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1">
         <v>1523.5</v>
       </c>
       <c r="D19" s="2"/>
     </row>