--- v4 (2026-04-14)
+++ v5 (2026-05-07)
@@ -659,93 +659,89 @@
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>435</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>616</v>
       </c>
-      <c r="D4" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>742.5</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>456.5</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>1129.7</v>
       </c>
-      <c r="D7" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>3900</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>3217.5</v>
       </c>
       <c r="D9" s="2"/>
     </row>