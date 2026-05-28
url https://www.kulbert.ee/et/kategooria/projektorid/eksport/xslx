--- v5 (2026-05-07)
+++ v6 (2026-05-28)
@@ -683,51 +683,51 @@
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>742.5</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
-        <v>456.5</v>
+        <v>488.4</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>1129.7</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>3900</v>
       </c>