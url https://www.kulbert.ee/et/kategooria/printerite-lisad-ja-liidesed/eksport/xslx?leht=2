--- v3 (2026-09-06)
+++ v4 (2026-10-21)
@@ -1052,53 +1052,51 @@
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1">
         <v>118.8</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="1">
         <v>123</v>
       </c>
-      <c r="D6" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="1">
         <v>157.93</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="2">
         <v>2</v>
       </c>
     </row>
@@ -1384,80 +1382,78 @@
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="1">
         <v>35.69</v>
       </c>
       <c r="D32" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33" t="s">
         <v>65</v>
       </c>
       <c r="C33" s="1">
         <v>21.07</v>
       </c>
-      <c r="D33" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="1">
         <v>30.8</v>
       </c>
       <c r="D34" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="1">
         <v>36.3</v>
       </c>
       <c r="D35" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36" t="s">
         <v>71</v>
       </c>
       <c r="C36" s="1">
         <v>48.02</v>
       </c>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>72</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="C37" s="1">
         <v>23.1</v>
       </c>
       <c r="D37" s="2"/>
@@ -1487,65 +1483,65 @@
       <c r="D39" s="2"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>78</v>
       </c>
       <c r="B40" t="s">
         <v>79</v>
       </c>
       <c r="C40" s="1">
         <v>27.5</v>
       </c>
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>80</v>
       </c>
       <c r="B41" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="1">
         <v>6</v>
       </c>
       <c r="D41" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="1">
         <v>9.16</v>
       </c>
       <c r="D42" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>84</v>
       </c>
       <c r="B43" t="s">
         <v>85</v>
       </c>
       <c r="C43" s="1">
         <v>42.18</v>
       </c>
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>86</v>
       </c>
       <c r="B44" t="s">
         <v>87</v>
       </c>
       <c r="C44" s="1">
         <v>229.9</v>
       </c>
       <c r="D44" s="2"/>
@@ -1562,102 +1558,100 @@
       </c>
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>90</v>
       </c>
       <c r="B46" t="s">
         <v>91</v>
       </c>
       <c r="C46" s="1">
         <v>19.8</v>
       </c>
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>92</v>
       </c>
       <c r="B47" t="s">
         <v>93</v>
       </c>
       <c r="C47" s="1">
         <v>24.9</v>
       </c>
-      <c r="D47" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D47" s="2"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>94</v>
       </c>
       <c r="B48" t="s">
         <v>95</v>
       </c>
       <c r="C48" s="1">
         <v>110</v>
       </c>
       <c r="D48" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>96</v>
       </c>
       <c r="B49" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="1">
         <v>280</v>
       </c>
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>98</v>
       </c>
       <c r="B50" t="s">
         <v>99</v>
       </c>
       <c r="C50" s="1"/>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>100</v>
       </c>
       <c r="B51" t="s">
         <v>101</v>
       </c>
       <c r="C51" s="1">
         <v>35.2</v>
       </c>
       <c r="D51" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>102</v>
       </c>
       <c r="B52" t="s">
         <v>103</v>
       </c>
       <c r="C52" s="1">
         <v>29.15</v>
       </c>
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>104</v>
       </c>
       <c r="B53" t="s">
         <v>105</v>
       </c>
       <c r="C53" s="1">
         <v>1320</v>
       </c>
       <c r="D53" s="2"/>