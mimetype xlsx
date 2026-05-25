--- v3 (2026-05-25)
+++ v4 (2026-05-25)
@@ -449,98 +449,98 @@
   <si>
     <t>1102WH3NL0</t>
   </si>
   <si>
     <t>Kyocera TASKalfa 508ci (A4 värviline MFP, 4in1; 50 lk/min; 7" LCD, HyPAS, dupleks; 500+100 lehte)</t>
   </si>
   <si>
     <t>1102YP3NLV</t>
   </si>
   <si>
     <t>Kyocera TASKalfa 2554ci (A3 värv. printer/koopia/skanner; 25 lk/min; Duplex; 2x500+150 lehte)</t>
   </si>
   <si>
     <t>1102P13NL0</t>
   </si>
   <si>
     <t>Kyocera ECOSYS M4132idn (A3 printer/koopia/ värv. skänner; 32 lk/min; DADF; Duplex; 500+100 lehte; HyPAS; Start tooner 3000 lehte)</t>
   </si>
   <si>
     <t>C13S210057</t>
   </si>
   <si>
     <t>Epson SureColor SC-T3xxx, SC-T5xxx ja SC-F500 hoolduskonteiner</t>
   </si>
   <si>
+    <t>C11CJ66412</t>
+  </si>
+  <si>
+    <t>Printer MFP Epson L3266 puutetundlik LCD 3.7", USB, WIFI ühendusega, ülisuurte tintidega valge korpusega</t>
+  </si>
+  <si>
     <t>C11CJ65404</t>
   </si>
   <si>
     <t>Printer Epson EcoTank L5296</t>
   </si>
   <si>
-    <t>C11CJ66412</t>
-[...4 lines deleted...]
-  <si>
     <t>C11CJ68401</t>
   </si>
   <si>
     <t>Printer MFP Epson L3210 USB ühendusega, ülisuured tindid</t>
   </si>
   <si>
+    <t>C11CJ63409</t>
+  </si>
+  <si>
+    <t>Printer MFP Epson EcoTank L4260 värviline A4, ekraan 3.7", USB, WiFi, Wi-Fi Direct, ülisuurte tintidega</t>
+  </si>
+  <si>
+    <t>C11CJ63414</t>
+  </si>
+  <si>
+    <t>Printer MFP Epson EcoTank L4266 värviline A4, valge korpus ekraan 3.7", USB, WiFi, Wi-Fi Direct, ülisuurte tintidega</t>
+  </si>
+  <si>
     <t>C11CJ60404</t>
   </si>
   <si>
     <t>Printer MFP Epson L6290 värviline A4, Wi-Fi , dupleks</t>
   </si>
   <si>
     <t>C11CJ61403</t>
   </si>
   <si>
     <t>Printer MFP Epson L6270 puutetundlik LCD 3.7", USB, WIFI, ülisuurte tintidega</t>
   </si>
   <si>
     <t>C11CJ61406</t>
   </si>
   <si>
     <t>Printer MFP Epson L6276 puutetundlik LCD 3.7", USB, WIFI, ülisuurte tintidega</t>
   </si>
   <si>
-    <t>C11CJ63409</t>
-[...10 lines deleted...]
-  <si>
     <t>C11CG79401</t>
   </si>
   <si>
     <t>Epson printer WorkForce Pro WF-C529RDW A4 RIPS</t>
   </si>
   <si>
     <t>1102WF3NL0</t>
   </si>
   <si>
     <t>Kyocera ECOSYS M3860idnf</t>
   </si>
   <si>
     <t>C11CH37402</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-P900</t>
   </si>
   <si>
     <t>870LD00130</t>
   </si>
   <si>
     <t>Aluskapp CB-360W-B</t>
   </si>
   <si>
     <t>C11CJ36301A0</t>
@@ -680,74 +680,74 @@
   <si>
     <t>PF470</t>
   </si>
   <si>
     <t>Paberisahtel PF-470 (1 x 500 lehte) koos aluskapiga - FS-6025MFP, 6025MFP/B, 6030MFP</t>
   </si>
   <si>
     <t>PF471</t>
   </si>
   <si>
     <t>Paberisahtel PF-471 (2 x 500 lehte) - FS-6025MFP, 6025MFP/B, 6030MFP</t>
   </si>
   <si>
     <t>PF520</t>
   </si>
   <si>
     <t>Paberisöötja PF-520 (500 lehte, 60 - 163 g/m²) - FS-C2026MFP/C2126MFP</t>
   </si>
   <si>
     <t>PF530</t>
   </si>
   <si>
     <t>Paberisöötja PF-530 (500 lehte, 60 - 220 g/m²) - FS-C2026MFP/C2126MFP</t>
   </si>
   <si>
+    <t>MD128</t>
+  </si>
+  <si>
+    <t>OPERATIIVMÄLU 128MB DIMM FS-1000/1200/1800/3800</t>
+  </si>
+  <si>
+    <t>MD256</t>
+  </si>
+  <si>
+    <t>OPERATIIVMÄLU 256MB DIMM FS ja KM</t>
+  </si>
+  <si>
+    <t>MD32</t>
+  </si>
+  <si>
+    <t>Operatiivmälu MD-32 (32MB) DIMM FS-1000/1200/1800/3800</t>
+  </si>
+  <si>
     <t>LT5300</t>
   </si>
   <si>
     <t>LISAPABERIKASSETT (250 LEHTE) (HL-52xx/MFC-8xxx)</t>
   </si>
   <si>
-    <t>MD128</t>
-[...16 lines deleted...]
-  <si>
     <t>HD5</t>
   </si>
   <si>
     <t>KÕVAKETAS HD-5A (40 GB - vormid, fondid ja eMPS) - FS-9xxx/KM seeria</t>
   </si>
   <si>
     <t>DF470</t>
   </si>
   <si>
     <t>Finisher DF-470 - FS-6025MFP, 6025MFP/B, 6030MFP</t>
   </si>
   <si>
     <t>CB472</t>
   </si>
   <si>
     <t>Aluskapp CB-472 (kõrge, metallist)- FS-6025MFP, 6025MFP/B, 6030MFP, FS-C8020MFP, FS-C8025MFP</t>
   </si>
   <si>
     <t>CB120</t>
   </si>
   <si>
     <t>Aluskapp CB-120 (Kyocera FS-1030MFP/ FS-1035MFP/ FS-1130MFP/ FS-1135MFP)</t>
   </si>
   <si>
     <t>C51CD69200</t>
@@ -1004,404 +1004,404 @@
   <si>
     <t>C12C811431</t>
   </si>
   <si>
     <t>SC-P800 Roll Paper Unit</t>
   </si>
   <si>
     <t>C12C802612</t>
   </si>
   <si>
     <t>Lehepööraja Epson AcuLaser C9300N, C9300TN</t>
   </si>
   <si>
     <t>C12C806372</t>
   </si>
   <si>
     <t>Lehtpaberi söötur 50 lk (Epson FX-870 / 880 / 880+ / 890 / LQ-300 / 300+ / 570 / 570+ / 580 / 870 / 2090 / LX-300 / 300+)</t>
   </si>
   <si>
     <t>C12C806792</t>
   </si>
   <si>
     <t>Lehtpaberi söötur 50lk (Epson LQ-670 / LQ-680 / LQ-680Pro)</t>
   </si>
   <si>
+    <t>C11CH60401BB</t>
+  </si>
+  <si>
+    <t>WorkForce Pro WF-C878RDTWF A3</t>
+  </si>
+  <si>
+    <t>C11CH60401BR</t>
+  </si>
+  <si>
+    <t>Epson WorkForce Pro WF-C878RDTWFC A3</t>
+  </si>
+  <si>
+    <t>C11CJ18402</t>
+  </si>
+  <si>
+    <t>Printer Epson MFP EcoTank M2120, Must / Valge trükk, dokumendisöötjaga, USB, ülisuure Musta tindiga, Valge korpusega</t>
+  </si>
+  <si>
+    <t>C11CH65301A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-T5400M A1 36" koos skänneriga</t>
+  </si>
+  <si>
+    <t>C11CH71402</t>
+  </si>
+  <si>
+    <t>Printer Epson MFP ECOTANK L15160, A3+, värviline, USB, Lan, WIFI, ülisuured tindid</t>
+  </si>
+  <si>
     <t>C11CH13301A0</t>
   </si>
   <si>
     <t>Epson 44“  SureColor SC-P9500 A0</t>
   </si>
   <si>
     <t>C11CH13301A2</t>
   </si>
   <si>
     <t>Epson 44" SureColor SC-P9500 Spectro A0</t>
   </si>
   <si>
-    <t>C11CH60401BB</t>
-[...22 lines deleted...]
-  <si>
     <t>C11CJ15301A0</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-T3100x 24"</t>
   </si>
   <si>
-    <t>C11CJ18402</t>
-[...4 lines deleted...]
-  <si>
     <t>C11CJ56301A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-T5405 A1 WiFi, jalaga</t>
   </si>
   <si>
     <t>C11CJ77301A0</t>
   </si>
   <si>
     <t>Epson SureColor SC-T2100 24" (A1)</t>
   </si>
   <si>
     <t>C11CH12301A0</t>
   </si>
   <si>
     <t>Epson 24“ (61.0 cm)  laiaformaadiline printer SureColor SC-P7500</t>
   </si>
   <si>
     <t>C11CH12301A2</t>
   </si>
   <si>
     <t>Epson 24“ (61.0 cm)  laiaformaadiline printer SureColor SC-P7500 Spectro</t>
   </si>
   <si>
+    <t>C11CF39401</t>
+  </si>
+  <si>
+    <t>Maatriksprinter Epson LQ-590II</t>
+  </si>
+  <si>
     <t>C11CF37401</t>
   </si>
   <si>
     <t>Maatriksprinter Epson FX-890II</t>
   </si>
   <si>
-    <t>C11CF39401</t>
-[...2 lines deleted...]
-    <t>Maatriksprinter Epson LQ-590II</t>
+    <t>C11CG15402</t>
+  </si>
+  <si>
+    <t>Printer MFP A4 Epson EcoTank L7160</t>
+  </si>
+  <si>
+    <t>C11CF66001A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P5000 STD</t>
+  </si>
+  <si>
+    <t>C11CF66001A1</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P5000 Violet</t>
+  </si>
+  <si>
+    <t>C11CF66001A2</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P5000 STD Spectro</t>
+  </si>
+  <si>
+    <t>C11CF66001A3</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P5000 Violet Spectro</t>
   </si>
   <si>
     <t>C11CF49401</t>
   </si>
   <si>
     <t>Printer Epson MFP L1455, A3, värviline, kahe paberisahtliga, USB. Lan, WIFI, ülisuured tindid</t>
   </si>
   <si>
-    <t>C11CF66001A0</t>
-[...22 lines deleted...]
-  <si>
     <t>C11CF85301A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-T3400 24" (61 cm)</t>
   </si>
   <si>
     <t>C11CF85302A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson tehniline SureColor SC-T3400N jalata, A1</t>
   </si>
   <si>
     <t>C11CF86301A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-T5400 A1</t>
   </si>
   <si>
-    <t>C11CG15402</t>
-[...2 lines deleted...]
-    <t>Printer MFP A4 Epson EcoTank L7160</t>
+    <t>C11CE39301A3</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P7000 Violet Spectro (A1) 24"</t>
+  </si>
+  <si>
+    <t>C11CE40301A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P9000 STD (44") A0</t>
+  </si>
+  <si>
+    <t>C11CF11301A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-T3100N A1 (ilma jalata, 2" paberi südamikuga)</t>
+  </si>
+  <si>
+    <t>C11CF11302A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-T3100 24" (61 cm).</t>
   </si>
   <si>
     <t>C11CE39301A2</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-P7000 STD Spectro A1</t>
   </si>
   <si>
-    <t>C11CE39301A3</t>
-[...10 lines deleted...]
-  <si>
     <t>C11CE40301A1</t>
   </si>
   <si>
     <t>Epson 44" laiaformaadiline printer SureColor SC-P9000V A0</t>
   </si>
   <si>
     <t>C11CE40301A2</t>
   </si>
   <si>
     <t>Epson 44“ (111.8 cm) laiaformaadiline printer SureColor SC-P9000 STD Spectro A0</t>
   </si>
   <si>
     <t>C11CE40301A3</t>
   </si>
   <si>
     <t>Epson 44“ (111.8 cm) laiaformaadiline printer SureColor SC-P9000 Violet Spectro A0</t>
   </si>
   <si>
     <t>C11CE41301A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-P6000 STD</t>
   </si>
   <si>
     <t>C11CE41301A2</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-P6000 STD Spectro</t>
   </si>
   <si>
     <t>C11CE42301A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-P8000 STD</t>
   </si>
   <si>
     <t>C11CE42301A2</t>
   </si>
   <si>
     <t>Epson 44“ (111.8 cm) laiaformaadiline printer SureColor SC-P8000 STD Spectro A0</t>
   </si>
   <si>
-    <t>C11CF11301A0</t>
-[...10 lines deleted...]
-  <si>
     <t>C11CF12301A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-T5100 36" (91,4 cm)</t>
   </si>
   <si>
+    <t>C11CE31401</t>
+  </si>
+  <si>
+    <t>Printer Epson EcoTank L850, MFP A4 foto 6 tinti</t>
+  </si>
+  <si>
+    <t>C11CE32401</t>
+  </si>
+  <si>
+    <t>Printer Epson EcoTank L810</t>
+  </si>
+  <si>
     <t>C11CD67301A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-T5200 A1 36´´</t>
   </si>
   <si>
+    <t>C11CD68301A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-T7200 A0 44"</t>
+  </si>
+  <si>
+    <t>C11CE17001A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P10000 (44") A0</t>
+  </si>
+  <si>
+    <t>C11CE22301BX</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-P800 (A2+)</t>
+  </si>
+  <si>
+    <t>C11CE05403</t>
+  </si>
+  <si>
+    <t>Printer Epson WorkForce WF-100W portable A4</t>
+  </si>
+  <si>
     <t>C11CD67301A1</t>
   </si>
   <si>
     <t>Epson 36“ (91.4 cm) laiformaadiline printer skanneriga SureColor SC-T5200 PS MFP</t>
   </si>
   <si>
     <t>C11CD67301A2</t>
   </si>
   <si>
     <t>Epson 36“ laiformaadiline printer skanneriga SureColor SC-T5200 MFP HDD</t>
   </si>
   <si>
     <t>C11CD67301EB</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-T5200-PS A1</t>
   </si>
   <si>
-    <t>C11CD68301A0</t>
-[...4 lines deleted...]
-  <si>
     <t>C11CD68301EB</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-T7200-PS</t>
   </si>
   <si>
-    <t>C11CE05403</t>
-[...10 lines deleted...]
-  <si>
     <t>C11CE20001A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson SureColor SC-P20000 A0 (162,6 cm)</t>
   </si>
   <si>
-    <t>C11CE22301BX</t>
-[...16 lines deleted...]
-  <si>
     <t>C11CE39301A0</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-P7000 STD - A1</t>
   </si>
   <si>
     <t>C11CE39301A1</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-P7000V 24 " (61.0 cm) A1</t>
   </si>
   <si>
     <t>C11CD24301</t>
   </si>
   <si>
     <t>Maatriksprinter Epson LX-1350</t>
   </si>
   <si>
+    <t>C11CD45301</t>
+  </si>
+  <si>
+    <t>Printer Epson WorkForce Pro WF-8590DWF A3+</t>
+  </si>
+  <si>
+    <t>C11CD40301A1</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-T5200D MFP PS A1</t>
+  </si>
+  <si>
+    <t>C11CD66301A0</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-T3200</t>
+  </si>
+  <si>
+    <t>C11CD66301A1</t>
+  </si>
+  <si>
+    <t>Tindiprinter Epson SureColor SC-T3200 ilma jalata A1</t>
+  </si>
+  <si>
     <t>C11CD40301A0</t>
   </si>
   <si>
     <t>EPSON produktiivne SureColor SC-T5200D laiformaadiline printer A1</t>
   </si>
   <si>
-    <t>C11CD40301A1</t>
-[...4 lines deleted...]
-  <si>
     <t>C11CD40301EB</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-T5200D-PS A1</t>
   </si>
   <si>
     <t>C11CD41301A0</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer  44" SureColor SC-T7200D A0</t>
   </si>
   <si>
     <t>C11CD41301EB</t>
   </si>
   <si>
     <t>Epson 44" produktiivne laiformaadiline SureColor SC-T7200D-PS A0 printer</t>
   </si>
   <si>
-    <t>C11CD45301</t>
-[...16 lines deleted...]
-  <si>
     <t>C11CD66301EB</t>
   </si>
   <si>
     <t>Epson laiaformaadiline printer SureColor SC-T3200-PS A1</t>
   </si>
   <si>
     <t>C11CC24031</t>
   </si>
   <si>
     <t>Maatriksprinter Epson LX-350</t>
   </si>
   <si>
     <t>C11CC25001</t>
   </si>
   <si>
     <t>Maatriksprinter Epson LQ-350</t>
   </si>
   <si>
     <t>C11CB52011BZ</t>
   </si>
   <si>
     <t>Laserpinter Epson AcuLaser C9300DN (värviline, 30 lk / min, 4800RIT, PCL+ PostScript 3, USB2, NET, 405 lehte, Dupleks)</t>
   </si>
   <si>
     <t>C11CB52011</t>
@@ -1412,149 +1412,149 @@
   <si>
     <t>C11CA68001A0</t>
   </si>
   <si>
     <t>Tindiprinter Epson Stylus Pro WT7900 (24´´, Valge tindiga) A1</t>
   </si>
   <si>
     <t>C11CA13041</t>
   </si>
   <si>
     <t>Maatriksprinter Epson LQ-690</t>
   </si>
   <si>
     <t>C11C605011BZ</t>
   </si>
   <si>
     <t>Maatriksprinter Epson DFX-9000</t>
   </si>
   <si>
     <t>AK470</t>
   </si>
   <si>
     <t>Kinnitus kit AK-470 - FS-6025MFP, 6025MFP/B, 6030MFP</t>
   </si>
   <si>
+    <t>870LM00075</t>
+  </si>
+  <si>
+    <t>OPERATIIVMÄLU 256MB DDR SDRAM 100pin (FS2000/3900/</t>
+  </si>
+  <si>
+    <t>870LM00076</t>
+  </si>
+  <si>
+    <t>OPERATIIVMÄLU 512MB DDR SDRAM 100pin (FS2000/3900/</t>
+  </si>
+  <si>
+    <t>870LM00089</t>
+  </si>
+  <si>
+    <t>OPERATIIVMÄLU MDDR2-512</t>
+  </si>
+  <si>
+    <t>870LM00090</t>
+  </si>
+  <si>
+    <t>Operatiivmälu 1GB DDR2 SDRAM 144pin</t>
+  </si>
+  <si>
+    <t>870LM00097</t>
+  </si>
+  <si>
+    <t>Operatiivmälu MDDR3-1GB</t>
+  </si>
+  <si>
+    <t>870LM00099</t>
+  </si>
+  <si>
+    <t>870LS95001</t>
+  </si>
+  <si>
+    <t>USB kaardilugeja "Mifare", sisaldab toodet - Card Authentication Kit (B)</t>
+  </si>
+  <si>
+    <t>870LS95009</t>
+  </si>
+  <si>
+    <t>USB kaardilugeja hoidik FS ja TASKalfa seeriale</t>
+  </si>
+  <si>
+    <t>870LS95011</t>
+  </si>
+  <si>
+    <t>USB kaardilugeja "ChipCard", sisaldab toodet - Card Authentication Kit (B)</t>
+  </si>
+  <si>
+    <t>870LS95025</t>
+  </si>
+  <si>
+    <t>Kyocera ID-kaardid "Mifare" (10 tk)</t>
+  </si>
+  <si>
+    <t>870LS95042</t>
+  </si>
+  <si>
+    <t>USB kaardilugeja "Multi 125"</t>
+  </si>
+  <si>
+    <t>870LS97017</t>
+  </si>
+  <si>
+    <t>PCL Barcode 3 Virtual Edition for SD, Type D</t>
+  </si>
+  <si>
+    <t>870LSHW004</t>
+  </si>
+  <si>
+    <t>Card Authentication Kit (B)</t>
+  </si>
+  <si>
     <t>870LD00078</t>
   </si>
   <si>
     <t>Aluskapp CB-470 (kõrge, puidust)- FS-6025MFP, 6025MFP/B, 6030MFP, FS-C8020MFP, FS-C8025MFP</t>
   </si>
   <si>
     <t>870LD00095</t>
   </si>
   <si>
     <t>Aluskapp CB-360 (puit) - FS-2100D/DN FS-4x00DN</t>
   </si>
   <si>
     <t>870LD00106</t>
   </si>
   <si>
     <t>Aluskapp CB-365 (madal) - FS-2100D/DN FS-4x00DN</t>
   </si>
   <si>
     <t>870LD00124</t>
   </si>
   <si>
     <t>Aluskapp CB-365W Low White Cabinet Kyocera - M3145,M3645,M3655</t>
   </si>
   <si>
-    <t>870LM00075</t>
-[...73 lines deleted...]
-  <si>
     <t>870KLDCS36AIS</t>
   </si>
   <si>
     <t>Lisagarantii Kyolife 3 aastat on-site - (FS-3920DN/FS-4020DN/FS-C5150DN)</t>
   </si>
   <si>
     <t>870KLGCS36AIS</t>
   </si>
   <si>
     <t>Lisagarantii Kyolife 3 aastat on-site - (FS-C5400DN, FS-C2026MFP, FS-C2126MFP, FS-3040MFP, FS-3140MFP, FS-6025MFP, FS-6030MFP)</t>
   </si>
   <si>
     <t>870KLGCS60AIS</t>
   </si>
   <si>
     <t>Lisagarantii Kyolife 5 aastat on-site - Grupp G</t>
   </si>
   <si>
     <t>870LC00006</t>
   </si>
   <si>
     <t>PCL Barcode Flash 2.0 - Kyocera FS/KM seeriale</t>
   </si>
   <si>
     <t>Mälu 512MB Epson AcuLaser C9300 seeria printeritele</t>
@@ -1625,60 +1625,60 @@
   <si>
     <t>1203RN0UN0</t>
   </si>
   <si>
     <t>Tööde eraldaja JS-7100</t>
   </si>
   <si>
     <t>1203SA0KL0</t>
   </si>
   <si>
     <t>Paberisöötja PF-3110 (500 lehte) - M3145/3645/3655/3660/DN/IDN</t>
   </si>
   <si>
     <t>1102R73NL0</t>
   </si>
   <si>
     <t>Kyocera Ecosys M5526cdw (A4 värviline MFP, 4in1; 26 lk/min; 50 lehte DADF; dupleks; 250+50 lehte, USB, Network, WIFi)</t>
   </si>
   <si>
     <t>1102R83NL0</t>
   </si>
   <si>
     <t>Kyocera Ecosys M5526cdn (A4 värviline MFP, 4in1; 26 lk/min; 50 lehte DADF; dupleks; 250+50 lehte, USB, Network)</t>
   </si>
   <si>
+    <t>1102RC3NL0</t>
+  </si>
+  <si>
+    <t>Kyocera ECOSYS P5026cdn (A4; 26 lk/min mv/värv; 512 MB; 250+50 lehte; Duplex; USB, Network; Start tooner CMYK 1200)</t>
+  </si>
+  <si>
     <t>1102RB3NL0</t>
   </si>
   <si>
     <t>Kyocera ECOSYS P5026cdw (A4; 26 lk/min mv/värv; 512 MB; 250+50 lehte; Duplex; USB, Network, WIFi; Start tooner CMYK 1200)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kyocera ECOSYS P5026cdn (A4; 26 lk/min mv/värv; 512 MB; 250+50 lehte; Duplex; USB, Network; Start tooner CMYK 1200)</t>
   </si>
   <si>
     <t>1102RV3NL0</t>
   </si>
   <si>
     <t>Kyocera Ecosys P2235dn (A4; 35 lk/min; 256MB; 250 lehte; PCL6 &amp; KPDL3; duplex; USB 2.0 + LAN)</t>
   </si>
   <si>
     <t>1102TV3NL0</t>
   </si>
   <si>
     <t>Kyocera ECOSYS P6230cdn (A4; 30 lk/min mv/värv; 1 GB; 500+100 lehte; Duplex; USB, Network; Start tooner CMY 2500 K 3500)</t>
   </si>
   <si>
     <t>1102P23NL0</t>
   </si>
   <si>
     <t>Kyocera ECOSYS M4125idn (A3 printer/koopia/ värv. skänner; 25 lk/min; DADF; Duplex; 500+100 lehte; HyPAS; Start tooner 3000 lehte)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -2979,134 +2979,134 @@
       </c>
       <c r="C71" s="1">
         <v>1549.17</v>
       </c>
       <c r="D71" s="2"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>143</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="1">
         <v>40.15</v>
       </c>
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>145</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
-      <c r="C73" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="C73" s="1"/>
       <c r="D73" s="2"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>147</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
-      <c r="C74" s="1"/>
+      <c r="C74" s="1">
+        <v>282.7</v>
+      </c>
       <c r="D74" s="2"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>149</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="1">
         <v>227.39</v>
       </c>
       <c r="D75" s="2"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>151</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="1">
-        <v>411.4</v>
+        <v>373.08</v>
       </c>
       <c r="D76" s="2"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>153</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="1">
-        <v>350.9</v>
+        <v>373.08</v>
       </c>
       <c r="D77" s="2"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>155</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="1">
-        <v>350.9</v>
+        <v>411.4</v>
       </c>
       <c r="D78" s="2"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>157</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="1">
-        <v>373.08</v>
+        <v>350.9</v>
       </c>
       <c r="D79" s="2"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>159</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80" s="1">
-        <v>373.08</v>
+        <v>350.9</v>
       </c>
       <c r="D80" s="2"/>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>161</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" s="2"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>163</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="1">
         <v>2049.17</v>
       </c>
       <c r="D82" s="2"/>
     </row>
@@ -3446,87 +3446,87 @@
       <c r="C110" s="1">
         <v>181.2</v>
       </c>
       <c r="D110" s="2"/>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>220</v>
       </c>
       <c r="B111" t="s">
         <v>221</v>
       </c>
       <c r="C111" s="1">
         <v>256.8</v>
       </c>
       <c r="D111" s="2"/>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>222</v>
       </c>
       <c r="B112" t="s">
         <v>223</v>
       </c>
       <c r="C112" s="1">
-        <v>149.25</v>
+        <v>205.92</v>
       </c>
       <c r="D112" s="2"/>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>224</v>
       </c>
       <c r="B113" t="s">
         <v>225</v>
       </c>
       <c r="C113" s="1">
-        <v>205.92</v>
+        <v>241.92</v>
       </c>
       <c r="D113" s="2"/>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>226</v>
       </c>
       <c r="B114" t="s">
         <v>227</v>
       </c>
       <c r="C114" s="1">
-        <v>241.92</v>
+        <v>86.4</v>
       </c>
       <c r="D114" s="2"/>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>228</v>
       </c>
       <c r="B115" t="s">
         <v>229</v>
       </c>
       <c r="C115" s="1">
-        <v>86.4</v>
+        <v>149.25</v>
       </c>
       <c r="D115" s="2"/>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>230</v>
       </c>
       <c r="B116" t="s">
         <v>231</v>
       </c>
       <c r="C116" s="1">
         <v>388.8</v>
       </c>
       <c r="D116" s="2"/>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>232</v>
       </c>
       <c r="B117" t="s">
         <v>233</v>
       </c>
       <c r="C117" s="1">
         <v>750</v>
       </c>
@@ -4128,135 +4128,135 @@
       </c>
       <c r="D165" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>328</v>
       </c>
       <c r="B166" t="s">
         <v>329</v>
       </c>
       <c r="C166" s="1">
         <v>89.7</v>
       </c>
       <c r="D166" s="2"/>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
         <v>330</v>
       </c>
       <c r="B167" t="s">
         <v>331</v>
       </c>
       <c r="C167" s="1">
-        <v>4779.4</v>
+        <v>2578.7</v>
       </c>
       <c r="D167" s="2"/>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
         <v>332</v>
       </c>
       <c r="B168" t="s">
         <v>333</v>
       </c>
       <c r="C168" s="1">
-        <v>6159.4</v>
+        <v>1852.73</v>
       </c>
       <c r="D168" s="2"/>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
         <v>334</v>
       </c>
       <c r="B169" t="s">
         <v>335</v>
       </c>
       <c r="C169" s="1">
-        <v>2578.7</v>
+        <v>280.47</v>
       </c>
       <c r="D169" s="2"/>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
         <v>336</v>
       </c>
       <c r="B170" t="s">
         <v>337</v>
       </c>
       <c r="C170" s="1">
-        <v>1852.73</v>
+        <v>4824.25</v>
       </c>
       <c r="D170" s="2"/>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
         <v>338</v>
       </c>
       <c r="B171" t="s">
         <v>339</v>
       </c>
       <c r="C171" s="1">
-        <v>4824.25</v>
+        <v>1099</v>
       </c>
       <c r="D171" s="2"/>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
         <v>340</v>
       </c>
       <c r="B172" t="s">
         <v>341</v>
       </c>
       <c r="C172" s="1">
-        <v>1099</v>
+        <v>4779.4</v>
       </c>
       <c r="D172" s="2"/>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
         <v>342</v>
       </c>
       <c r="B173" t="s">
         <v>343</v>
       </c>
       <c r="C173" s="1">
-        <v>2294.25</v>
+        <v>6159.4</v>
       </c>
       <c r="D173" s="2"/>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
         <v>344</v>
       </c>
       <c r="B174" t="s">
         <v>345</v>
       </c>
       <c r="C174" s="1">
-        <v>280.47</v>
+        <v>2294.25</v>
       </c>
       <c r="D174" s="2"/>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
         <v>346</v>
       </c>
       <c r="B175" t="s">
         <v>347</v>
       </c>
       <c r="C175" s="1">
         <v>2409.25</v>
       </c>
       <c r="D175" s="2"/>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
         <v>348</v>
       </c>
       <c r="B176" t="s">
         <v>349</v>
       </c>
       <c r="C176" s="1">
         <v>795</v>
       </c>
@@ -4272,75 +4272,75 @@
       <c r="C177" s="1">
         <v>4588.5</v>
       </c>
       <c r="D177" s="2"/>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
         <v>352</v>
       </c>
       <c r="B178" t="s">
         <v>353</v>
       </c>
       <c r="C178" s="1">
         <v>5466.69</v>
       </c>
       <c r="D178" s="2"/>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
         <v>354</v>
       </c>
       <c r="B179" t="s">
         <v>355</v>
       </c>
       <c r="C179" s="1">
-        <v>687.69</v>
+        <v>814</v>
       </c>
       <c r="D179" s="2"/>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>356</v>
       </c>
       <c r="B180" t="s">
         <v>357</v>
       </c>
       <c r="C180" s="1">
-        <v>814</v>
+        <v>687.69</v>
       </c>
       <c r="D180" s="2"/>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
         <v>358</v>
       </c>
       <c r="B181" t="s">
         <v>359</v>
       </c>
       <c r="C181" s="1">
-        <v>1034</v>
+        <v>555.18</v>
       </c>
       <c r="D181" s="2"/>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
         <v>360</v>
       </c>
       <c r="B182" t="s">
         <v>361</v>
       </c>
       <c r="C182" s="1">
         <v>2294.25</v>
       </c>
       <c r="D182" s="2"/>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
         <v>362</v>
       </c>
       <c r="B183" t="s">
         <v>363</v>
       </c>
       <c r="C183" s="1">
         <v>2294.25</v>
       </c>
@@ -4356,515 +4356,515 @@
       <c r="C184" s="1">
         <v>3674.25</v>
       </c>
       <c r="D184" s="2"/>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
         <v>366</v>
       </c>
       <c r="B185" t="s">
         <v>367</v>
       </c>
       <c r="C185" s="1">
         <v>3674.25</v>
       </c>
       <c r="D185" s="2"/>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
         <v>368</v>
       </c>
       <c r="B186" t="s">
         <v>369</v>
       </c>
       <c r="C186" s="1">
-        <v>1489</v>
+        <v>1034</v>
       </c>
       <c r="D186" s="2"/>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
         <v>370</v>
       </c>
       <c r="B187" t="s">
         <v>371</v>
       </c>
       <c r="C187" s="1">
-        <v>1834.25</v>
+        <v>1489</v>
       </c>
       <c r="D187" s="2"/>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
         <v>372</v>
       </c>
       <c r="B188" t="s">
         <v>373</v>
       </c>
       <c r="C188" s="1">
-        <v>2409.25</v>
+        <v>1834.25</v>
       </c>
       <c r="D188" s="2"/>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
         <v>374</v>
       </c>
       <c r="B189" t="s">
         <v>375</v>
       </c>
       <c r="C189" s="1">
-        <v>555.18</v>
+        <v>2409.25</v>
       </c>
       <c r="D189" s="2"/>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
         <v>376</v>
       </c>
       <c r="B190" t="s">
         <v>377</v>
       </c>
-      <c r="C190" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="C190" s="1"/>
       <c r="D190" s="2"/>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>378</v>
       </c>
       <c r="B191" t="s">
         <v>379</v>
       </c>
-      <c r="C191" s="1"/>
+      <c r="C191" s="1">
+        <v>4594.25</v>
+      </c>
       <c r="D191" s="2"/>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>380</v>
       </c>
       <c r="B192" t="s">
         <v>381</v>
       </c>
       <c r="C192" s="1">
-        <v>4594.25</v>
+        <v>1144.25</v>
       </c>
       <c r="D192" s="2"/>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>382</v>
       </c>
       <c r="B193" t="s">
         <v>383</v>
       </c>
       <c r="C193" s="1">
-        <v>3675.4</v>
+        <v>1374.25</v>
       </c>
       <c r="D193" s="2"/>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>384</v>
       </c>
       <c r="B194" t="s">
         <v>385</v>
       </c>
       <c r="C194" s="1">
-        <v>5055.4</v>
+        <v>3399.4</v>
       </c>
       <c r="D194" s="2"/>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>386</v>
       </c>
       <c r="B195" t="s">
         <v>387</v>
       </c>
       <c r="C195" s="1">
-        <v>5055.4</v>
+        <v>3675.4</v>
       </c>
       <c r="D195" s="2"/>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>388</v>
       </c>
       <c r="B196" t="s">
         <v>389</v>
       </c>
       <c r="C196" s="1">
-        <v>2524.25</v>
+        <v>5055.4</v>
       </c>
       <c r="D196" s="2"/>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
         <v>390</v>
       </c>
       <c r="B197" t="s">
         <v>391</v>
       </c>
       <c r="C197" s="1">
-        <v>4019.25</v>
+        <v>5055.4</v>
       </c>
       <c r="D197" s="2"/>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>392</v>
       </c>
       <c r="B198" t="s">
         <v>393</v>
       </c>
       <c r="C198" s="1">
-        <v>3904.25</v>
+        <v>2524.25</v>
       </c>
       <c r="D198" s="2"/>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>394</v>
       </c>
       <c r="B199" t="s">
         <v>395</v>
       </c>
       <c r="C199" s="1">
-        <v>4503.4</v>
+        <v>4019.25</v>
       </c>
       <c r="D199" s="2"/>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>396</v>
       </c>
       <c r="B200" t="s">
         <v>397</v>
       </c>
       <c r="C200" s="1">
-        <v>1144.25</v>
+        <v>3904.25</v>
       </c>
       <c r="D200" s="2"/>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>398</v>
       </c>
       <c r="B201" t="s">
         <v>399</v>
       </c>
       <c r="C201" s="1">
-        <v>1374.25</v>
+        <v>4503.4</v>
       </c>
       <c r="D201" s="2"/>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>400</v>
       </c>
       <c r="B202" t="s">
         <v>401</v>
       </c>
       <c r="C202" s="1">
         <v>1840</v>
       </c>
       <c r="D202" s="2"/>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
         <v>402</v>
       </c>
       <c r="B203" t="s">
         <v>403</v>
       </c>
       <c r="C203" s="1">
-        <v>3444.25</v>
+        <v>361.9</v>
       </c>
       <c r="D203" s="2"/>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
         <v>404</v>
       </c>
       <c r="B204" t="s">
         <v>405</v>
       </c>
       <c r="C204" s="1">
-        <v>6097.87</v>
+        <v>441.65</v>
       </c>
       <c r="D204" s="2"/>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>406</v>
       </c>
       <c r="B205" t="s">
         <v>407</v>
       </c>
       <c r="C205" s="1">
-        <v>5407.87</v>
+        <v>3444.25</v>
       </c>
       <c r="D205" s="2"/>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>408</v>
       </c>
       <c r="B206" t="s">
         <v>409</v>
       </c>
       <c r="C206" s="1">
-        <v>3703</v>
+        <v>4019.25</v>
       </c>
       <c r="D206" s="2"/>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>410</v>
       </c>
       <c r="B207" t="s">
         <v>411</v>
       </c>
       <c r="C207" s="1">
-        <v>4019.25</v>
+        <v>8389.25</v>
       </c>
       <c r="D207" s="2"/>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>412</v>
       </c>
       <c r="B208" t="s">
         <v>413</v>
       </c>
       <c r="C208" s="1">
-        <v>3876.93</v>
+        <v>1144.25</v>
       </c>
       <c r="D208" s="2"/>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
         <v>414</v>
       </c>
       <c r="B209" t="s">
         <v>415</v>
       </c>
       <c r="C209" s="1">
         <v>258.8</v>
       </c>
       <c r="D209" s="2"/>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
         <v>416</v>
       </c>
       <c r="B210" t="s">
         <v>417</v>
       </c>
       <c r="C210" s="1">
-        <v>8389.25</v>
+        <v>6097.87</v>
       </c>
       <c r="D210" s="2"/>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
         <v>418</v>
       </c>
       <c r="B211" t="s">
         <v>419</v>
       </c>
-      <c r="C211" s="1"/>
+      <c r="C211" s="1">
+        <v>5407.87</v>
+      </c>
       <c r="D211" s="2"/>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
         <v>420</v>
       </c>
       <c r="B212" t="s">
         <v>421</v>
       </c>
       <c r="C212" s="1">
-        <v>1144.25</v>
+        <v>3703</v>
       </c>
       <c r="D212" s="2"/>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
         <v>422</v>
       </c>
       <c r="B213" t="s">
         <v>423</v>
       </c>
       <c r="C213" s="1">
-        <v>361.9</v>
+        <v>3876.93</v>
       </c>
       <c r="D213" s="2"/>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
         <v>424</v>
       </c>
       <c r="B214" t="s">
         <v>425</v>
       </c>
-      <c r="C214" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="C214" s="1"/>
       <c r="D214" s="2"/>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
         <v>426</v>
       </c>
       <c r="B215" t="s">
         <v>427</v>
       </c>
       <c r="C215" s="1">
         <v>2203.4</v>
       </c>
       <c r="D215" s="2"/>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
         <v>428</v>
       </c>
       <c r="B216" t="s">
         <v>429</v>
       </c>
       <c r="C216" s="1">
         <v>2203.4</v>
       </c>
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
         <v>430</v>
       </c>
       <c r="B217" t="s">
         <v>431</v>
       </c>
       <c r="C217" s="1">
         <v>549.08</v>
       </c>
       <c r="D217" s="2"/>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
         <v>432</v>
       </c>
       <c r="B218" t="s">
         <v>433</v>
       </c>
       <c r="C218" s="1">
-        <v>4308.18</v>
+        <v>1560.9</v>
       </c>
       <c r="D218" s="2"/>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
         <v>434</v>
       </c>
       <c r="B219" t="s">
         <v>435</v>
       </c>
       <c r="C219" s="1">
         <v>10430.5</v>
       </c>
       <c r="D219" s="2"/>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
         <v>436</v>
       </c>
       <c r="B220" t="s">
         <v>437</v>
       </c>
       <c r="C220" s="1">
-        <v>5170.68</v>
+        <v>2639.25</v>
       </c>
       <c r="D220" s="2"/>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>438</v>
       </c>
       <c r="B221" t="s">
         <v>439</v>
       </c>
       <c r="C221" s="1">
-        <v>4911.93</v>
+        <v>2294.25</v>
       </c>
       <c r="D221" s="2"/>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>440</v>
       </c>
       <c r="B222" t="s">
         <v>441</v>
       </c>
       <c r="C222" s="1">
-        <v>5774.43</v>
+        <v>4308.18</v>
       </c>
       <c r="D222" s="2"/>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>442</v>
       </c>
       <c r="B223" t="s">
         <v>443</v>
       </c>
       <c r="C223" s="1">
-        <v>1560.9</v>
+        <v>5170.68</v>
       </c>
       <c r="D223" s="2"/>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>444</v>
       </c>
       <c r="B224" t="s">
         <v>445</v>
       </c>
       <c r="C224" s="1">
-        <v>2639.25</v>
+        <v>4911.93</v>
       </c>
       <c r="D224" s="2"/>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
         <v>446</v>
       </c>
       <c r="B225" t="s">
         <v>447</v>
       </c>
       <c r="C225" s="1">
-        <v>2294.25</v>
+        <v>5774.43</v>
       </c>
       <c r="D225" s="2"/>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
         <v>448</v>
       </c>
       <c r="B226" t="s">
         <v>449</v>
       </c>
       <c r="C226" s="1">
         <v>2841.93</v>
       </c>
       <c r="D226" s="2"/>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
         <v>450</v>
       </c>
       <c r="B227" t="s">
         <v>451</v>
       </c>
       <c r="C227" s="1">
         <v>275.16</v>
       </c>
@@ -4940,253 +4940,253 @@
       <c r="C233" s="1">
         <v>4292.14</v>
       </c>
       <c r="D233" s="2"/>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
         <v>464</v>
       </c>
       <c r="B234" t="s">
         <v>465</v>
       </c>
       <c r="C234" s="1">
         <v>79.2</v>
       </c>
       <c r="D234" s="2"/>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
         <v>466</v>
       </c>
       <c r="B235" t="s">
         <v>467</v>
       </c>
       <c r="C235" s="1">
-        <v>162</v>
+        <v>142.8</v>
       </c>
       <c r="D235" s="2"/>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
         <v>468</v>
       </c>
       <c r="B236" t="s">
         <v>469</v>
       </c>
       <c r="C236" s="1">
-        <v>165.6</v>
+        <v>222</v>
       </c>
       <c r="D236" s="2"/>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>470</v>
       </c>
       <c r="B237" t="s">
         <v>471</v>
       </c>
       <c r="C237" s="1">
-        <v>135.6</v>
+        <v>88.03</v>
       </c>
       <c r="D237" s="2"/>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>472</v>
       </c>
       <c r="B238" t="s">
         <v>473</v>
       </c>
       <c r="C238" s="1">
-        <v>103.82</v>
+        <v>88.8</v>
       </c>
       <c r="D238" s="2"/>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>474</v>
       </c>
       <c r="B239" t="s">
         <v>475</v>
       </c>
       <c r="C239" s="1">
-        <v>142.8</v>
+        <v>50.4</v>
       </c>
       <c r="D239" s="2"/>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
         <v>476</v>
       </c>
       <c r="B240" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C240" s="1">
-        <v>222</v>
+        <v>56.4</v>
       </c>
       <c r="D240" s="2"/>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
+        <v>477</v>
+      </c>
+      <c r="B241" t="s">
         <v>478</v>
       </c>
-      <c r="B241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C241" s="1">
-        <v>88.03</v>
-[...1 lines deleted...]
-      <c r="D241" s="2"/>
+        <v>169.2</v>
+      </c>
+      <c r="D241" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
+        <v>479</v>
+      </c>
+      <c r="B242" t="s">
         <v>480</v>
       </c>
-      <c r="B242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C242" s="1">
-        <v>88.8</v>
+        <v>9</v>
       </c>
       <c r="D242" s="2"/>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
+        <v>481</v>
+      </c>
+      <c r="B243" t="s">
         <v>482</v>
       </c>
-      <c r="B243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C243" s="1">
-        <v>50.4</v>
-[...1 lines deleted...]
-      <c r="D243" s="2"/>
+        <v>205.2</v>
+      </c>
+      <c r="D243" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
+        <v>483</v>
+      </c>
+      <c r="B244" t="s">
         <v>484</v>
       </c>
-      <c r="B244" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C244" s="1">
-        <v>56.4</v>
-[...1 lines deleted...]
-      <c r="D244" s="2"/>
+        <v>39</v>
+      </c>
+      <c r="D244" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
         <v>485</v>
       </c>
       <c r="B245" t="s">
         <v>486</v>
       </c>
       <c r="C245" s="1">
-        <v>169.2</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="D245" s="2"/>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
         <v>487</v>
       </c>
       <c r="B246" t="s">
         <v>488</v>
       </c>
       <c r="C246" s="1">
-        <v>9</v>
+        <v>87</v>
       </c>
       <c r="D246" s="2"/>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
         <v>489</v>
       </c>
       <c r="B247" t="s">
         <v>490</v>
       </c>
       <c r="C247" s="1">
-        <v>205.2</v>
+        <v>69.6</v>
       </c>
       <c r="D247" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
         <v>491</v>
       </c>
       <c r="B248" t="s">
         <v>492</v>
       </c>
       <c r="C248" s="1">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="D248" s="2"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
         <v>493</v>
       </c>
       <c r="B249" t="s">
         <v>494</v>
       </c>
       <c r="C249" s="1">
-        <v>102</v>
+        <v>165.6</v>
       </c>
       <c r="D249" s="2"/>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
         <v>495</v>
       </c>
       <c r="B250" t="s">
         <v>496</v>
       </c>
       <c r="C250" s="1">
-        <v>87</v>
+        <v>135.6</v>
       </c>
       <c r="D250" s="2"/>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
         <v>497</v>
       </c>
       <c r="B251" t="s">
         <v>498</v>
       </c>
       <c r="C251" s="1">
-        <v>69.6</v>
-[...3 lines deleted...]
-      </c>
+        <v>103.82</v>
+      </c>
+      <c r="D251" s="2"/>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
         <v>499</v>
       </c>
       <c r="B252" t="s">
         <v>500</v>
       </c>
       <c r="C252" s="1">
         <v>183.6</v>
       </c>
       <c r="D252" s="2"/>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
         <v>501</v>
       </c>
       <c r="B253" t="s">
         <v>502</v>
       </c>
       <c r="C253" s="1">
         <v>386.4</v>
       </c>
       <c r="D253" s="2"/>
     </row>
@@ -5400,67 +5400,67 @@
       <c r="C270" s="1">
         <v>534</v>
       </c>
       <c r="D270" s="2"/>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
         <v>535</v>
       </c>
       <c r="B271" t="s">
         <v>536</v>
       </c>
       <c r="C271" s="1">
         <v>394.8</v>
       </c>
       <c r="D271" s="2"/>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
         <v>537</v>
       </c>
       <c r="B272" t="s">
         <v>538</v>
       </c>
       <c r="C272" s="1">
-        <v>390.83</v>
-[...1 lines deleted...]
-      <c r="D272" s="2"/>
+        <v>294</v>
+      </c>
+      <c r="D272" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>539</v>
       </c>
       <c r="B273" t="s">
         <v>540</v>
       </c>
       <c r="C273" s="1">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>390.83</v>
+      </c>
+      <c r="D273" s="2"/>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>541</v>
       </c>
       <c r="B274" t="s">
         <v>542</v>
       </c>
       <c r="C274" s="1">
         <v>199.17</v>
       </c>
       <c r="D274" s="2"/>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
         <v>543</v>
       </c>
       <c r="B275" t="s">
         <v>544</v>
       </c>
       <c r="C275" s="1">
         <v>424.17</v>
       </c>
       <c r="D275" s="2"/>
     </row>