--- v2 (2026-03-24)
+++ v3 (2026-06-13)
@@ -821,53 +821,51 @@
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>668.88</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>209.77</v>
       </c>
-      <c r="D9" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>137.11</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>280.8</v>
       </c>
       <c r="D11" s="2"/>
     </row>
@@ -1112,80 +1110,78 @@
       <c r="D31" s="2"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
         <v>212.53</v>
       </c>
       <c r="D32" s="2"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>297.58</v>
       </c>
       <c r="D33" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
         <v>64.09</v>
       </c>
       <c r="D34" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>161.52</v>
       </c>
-      <c r="D35" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>288.69</v>
       </c>
       <c r="D36" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>267.49</v>
       </c>
@@ -1335,51 +1331,53 @@
       </c>
       <c r="D48" s="2"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>98</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="1">
         <v>135.87</v>
       </c>
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
         <v>212.01</v>
       </c>
-      <c r="D50" s="2"/>
+      <c r="D50" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
         <v>228.9</v>
       </c>
       <c r="D51" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
         <v>616.66</v>
       </c>