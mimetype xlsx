--- v3 (2026-02-24)
+++ v4 (2026-04-04)
@@ -563,198 +563,194 @@
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>202.8</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>202.8</v>
       </c>
-      <c r="D4" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>415.32</v>
       </c>
-      <c r="D5" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>168</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>186</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>345</v>
       </c>
       <c r="D8" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>268.8</v>
       </c>
       <c r="D9" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>672</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>504</v>
       </c>
       <c r="D11" s="2">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>358.8</v>
       </c>
       <c r="D12" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>432</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>726</v>
       </c>
       <c r="D14" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>294</v>
       </c>
       <c r="D15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>390.83</v>
       </c>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
         <v>199.17</v>
       </c>
       <c r="D17" s="2"/>