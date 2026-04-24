--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -549,53 +549,51 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>367.84</v>
       </c>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>202.8</v>
       </c>
-      <c r="D3" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>202.8</v>
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>415.32</v>
       </c>
       <c r="D5" s="2"/>
     </row>
@@ -626,117 +624,115 @@
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>345</v>
       </c>
       <c r="D8" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>268.8</v>
       </c>
       <c r="D9" s="2">
-        <v>4</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>672</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>504</v>
       </c>
       <c r="D11" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>358.8</v>
       </c>
-      <c r="D12" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>432</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>726</v>
       </c>
       <c r="D14" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>294</v>
       </c>
       <c r="D15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>390.83</v>