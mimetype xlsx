--- v5 (2026-04-24)
+++ v6 (2026-05-28)
@@ -624,51 +624,51 @@
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>345</v>
       </c>
       <c r="D8" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>268.8</v>
       </c>
       <c r="D9" s="2">
-        <v>39</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>672</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>504</v>
       </c>
       <c r="D11" s="2">
@@ -701,53 +701,51 @@
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>726</v>
       </c>
       <c r="D14" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>294</v>
       </c>
-      <c r="D15" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>390.83</v>
       </c>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
         <v>199.17</v>
       </c>
       <c r="D17" s="2"/>
     </row>