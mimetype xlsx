--- v3 (2026-08-28)
+++ v4 (2026-10-21)
@@ -5916,189 +5916,189 @@
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>629.64</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>29.23</v>
       </c>
       <c r="D4" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>54.61</v>
       </c>
       <c r="D5" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>121.9</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>38.05</v>
       </c>
       <c r="D7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>77.43</v>
       </c>
       <c r="D8" s="2">
-        <v>2</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>31.5</v>
       </c>
       <c r="D9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>106.56</v>
       </c>
       <c r="D10" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>102.19</v>
       </c>
       <c r="D11" s="2">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>102.19</v>
       </c>
       <c r="D12" s="2">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>64.51</v>
       </c>
       <c r="D13" s="2">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>102.19</v>
       </c>
       <c r="D14" s="2">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
@@ -6345,68 +6345,68 @@
       <c r="C40" s="1"/>
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1">
         <v>117.16</v>
       </c>
       <c r="D41" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1">
-        <v>138.57</v>
+        <v>141.34</v>
       </c>
       <c r="D42" s="2">
-        <v>29</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>72.99</v>
       </c>
       <c r="D43" s="2">
-        <v>40</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
         <v>108.75</v>
       </c>
       <c r="D44" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>90</v>
       </c>
       <c r="B45" t="s">
         <v>91</v>
       </c>
       <c r="C45" s="1">
         <v>108.75</v>
@@ -6418,303 +6418,301 @@
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>92</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="1">
         <v>108.75</v>
       </c>
       <c r="D46" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>94</v>
       </c>
       <c r="B47" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="1">
         <v>66.92</v>
       </c>
       <c r="D47" s="2">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>96</v>
       </c>
       <c r="B48" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="1">
         <v>150.48</v>
       </c>
       <c r="D48" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>98</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="1">
         <v>150.48</v>
       </c>
       <c r="D49" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
         <v>150.48</v>
       </c>
       <c r="D50" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
         <v>130</v>
       </c>
-      <c r="D51" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D51" s="2"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
         <v>102.87</v>
       </c>
       <c r="D52" s="2">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="1">
         <v>144.84</v>
       </c>
       <c r="D53" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>108</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="1">
         <v>144.84</v>
       </c>
       <c r="D54" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>110</v>
       </c>
       <c r="B55" t="s">
         <v>111</v>
       </c>
       <c r="C55" s="1">
         <v>144.84</v>
       </c>
       <c r="D55" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>112</v>
       </c>
       <c r="B56" t="s">
         <v>113</v>
       </c>
       <c r="C56" s="1">
         <v>66.92</v>
       </c>
       <c r="D56" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>114</v>
       </c>
       <c r="B57" t="s">
         <v>115</v>
       </c>
       <c r="C57" s="1">
         <v>105.03</v>
       </c>
       <c r="D57" s="2">
-        <v>92</v>
+        <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>116</v>
       </c>
       <c r="B58" t="s">
         <v>117</v>
       </c>
       <c r="C58" s="1">
         <v>119.56</v>
       </c>
       <c r="D58" s="2">
-        <v>58</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>118</v>
       </c>
       <c r="B59" t="s">
         <v>119</v>
       </c>
       <c r="C59" s="1">
         <v>119.56</v>
       </c>
       <c r="D59" s="2">
-        <v>57</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>120</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" s="1">
         <v>119.56</v>
       </c>
       <c r="D60" s="2">
-        <v>63</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>122</v>
       </c>
       <c r="B61" t="s">
         <v>123</v>
       </c>
       <c r="C61" s="1">
         <v>197.67</v>
       </c>
       <c r="D61" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>124</v>
       </c>
       <c r="B62" t="s">
         <v>125</v>
       </c>
       <c r="C62" s="1">
         <v>170.25</v>
       </c>
       <c r="D62" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>126</v>
       </c>
       <c r="B63" t="s">
         <v>127</v>
       </c>
       <c r="C63" s="1">
         <v>197.67</v>
       </c>
       <c r="D63" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>128</v>
       </c>
       <c r="B64" t="s">
         <v>129</v>
       </c>
       <c r="C64" s="1">
         <v>197.67</v>
       </c>
       <c r="D64" s="2">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>130</v>
       </c>
       <c r="B65" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="1">
         <v>135.25</v>
       </c>
       <c r="D65" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>132</v>
       </c>
       <c r="B66" t="s">
         <v>133</v>
       </c>
       <c r="C66" s="1">
         <v>99.34</v>
       </c>
       <c r="D66" s="2">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>134</v>
       </c>
       <c r="B67" t="s">
         <v>135</v>
       </c>
       <c r="C67" s="1">
         <v>335.8</v>
@@ -6746,51 +6744,51 @@
       <c r="D69" s="2"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>140</v>
       </c>
       <c r="B70" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="1">
         <v>586.5</v>
       </c>
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>142</v>
       </c>
       <c r="B71" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="1">
         <v>179.47</v>
       </c>
       <c r="D71" s="2">
-        <v>7</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>144</v>
       </c>
       <c r="B72" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="1">
         <v>53.9</v>
       </c>
       <c r="D72" s="2"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>146</v>
       </c>
       <c r="B73" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="1">
         <v>218.9</v>
       </c>
       <c r="D73" s="2"/>
@@ -6834,143 +6832,145 @@
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>154</v>
       </c>
       <c r="B77" t="s">
         <v>155</v>
       </c>
       <c r="C77" s="1">
         <v>86.25</v>
       </c>
       <c r="D77" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>156</v>
       </c>
       <c r="B78" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="1">
         <v>111.25</v>
       </c>
       <c r="D78" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1">
         <v>111.25</v>
       </c>
       <c r="D79" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>111.25</v>
       </c>
       <c r="D80" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>162</v>
       </c>
       <c r="B81" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="1"/>
       <c r="D81" s="2"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>164</v>
       </c>
       <c r="B82" t="s">
         <v>165</v>
       </c>
       <c r="C82" s="1">
-        <v>58.75</v>
-[...1 lines deleted...]
-      <c r="D82" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="D82" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>166</v>
       </c>
       <c r="B83" t="s">
         <v>167</v>
       </c>
       <c r="C83" s="1">
         <v>47.5</v>
       </c>
       <c r="D83" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>168</v>
       </c>
       <c r="B84" t="s">
         <v>169</v>
       </c>
       <c r="C84" s="1">
         <v>47.5</v>
       </c>
       <c r="D84" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>170</v>
       </c>
       <c r="B85" t="s">
         <v>171</v>
       </c>
       <c r="C85" s="1">
         <v>47.5</v>
       </c>
       <c r="D85" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>172</v>
       </c>
       <c r="B86" t="s">
         <v>173</v>
       </c>
       <c r="C86" s="1">
         <v>33.31</v>
       </c>
       <c r="D86" s="2"/>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>174</v>
       </c>
       <c r="B87" t="s">
         <v>175</v>
       </c>
       <c r="C87" s="1">
         <v>67.53</v>
       </c>
       <c r="D87" s="2"/>
@@ -7043,51 +7043,51 @@
       </c>
       <c r="D92" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>186</v>
       </c>
       <c r="B93" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="1">
         <v>544.8</v>
       </c>
       <c r="D93" s="2"/>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>188</v>
       </c>
       <c r="B94" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="1">
-        <v>29.04</v>
+        <v>30.63</v>
       </c>
       <c r="D94" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>190</v>
       </c>
       <c r="B95" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="1">
         <v>33</v>
       </c>
       <c r="D95" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>192</v>
       </c>
       <c r="B96" t="s">
         <v>193</v>
@@ -7134,51 +7134,51 @@
       <c r="D99" s="2"/>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>200</v>
       </c>
       <c r="B100" t="s">
         <v>201</v>
       </c>
       <c r="C100" s="1">
         <v>668.88</v>
       </c>
       <c r="D100" s="2"/>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>202</v>
       </c>
       <c r="B101" t="s">
         <v>203</v>
       </c>
       <c r="C101" s="1">
         <v>209.77</v>
       </c>
       <c r="D101" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>204</v>
       </c>
       <c r="B102" t="s">
         <v>205</v>
       </c>
       <c r="C102" s="1">
         <v>137.11</v>
       </c>
       <c r="D102" s="2"/>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>206</v>
       </c>
       <c r="B103" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="1">
         <v>293.75</v>
       </c>
       <c r="D103" s="2"/>
@@ -7298,136 +7298,128 @@
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>224</v>
       </c>
       <c r="B112" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="1">
         <v>40.15</v>
       </c>
       <c r="D112" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>226</v>
       </c>
       <c r="B113" t="s">
         <v>227</v>
       </c>
       <c r="C113" s="1">
         <v>40.15</v>
       </c>
       <c r="D113" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>228</v>
       </c>
       <c r="B114" t="s">
         <v>229</v>
       </c>
       <c r="C114" s="1">
         <v>40.15</v>
       </c>
-      <c r="D114" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D114" s="2"/>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>230</v>
       </c>
       <c r="B115" t="s">
         <v>231</v>
       </c>
       <c r="C115" s="1">
         <v>40.15</v>
       </c>
-      <c r="D115" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D115" s="2"/>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>232</v>
       </c>
       <c r="B116" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="1">
         <v>40.15</v>
       </c>
       <c r="D116" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>234</v>
       </c>
       <c r="B117" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="1">
         <v>40.15</v>
       </c>
       <c r="D117" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>236</v>
       </c>
       <c r="B118" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="1">
         <v>40.15</v>
       </c>
-      <c r="D118" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D118" s="2"/>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>238</v>
       </c>
       <c r="B119" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="1">
         <v>40.15</v>
       </c>
-      <c r="D119" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D119" s="2"/>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>240</v>
       </c>
       <c r="B120" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="1">
         <v>40.15</v>
       </c>
       <c r="D120" s="2"/>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>242</v>
       </c>
       <c r="B121" t="s">
         <v>243</v>
       </c>
       <c r="C121" s="1">
         <v>40.15</v>
       </c>
       <c r="D121" s="2">
         <v>3</v>
@@ -7464,107 +7456,107 @@
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>248</v>
       </c>
       <c r="B124" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="1">
         <v>18.27</v>
       </c>
       <c r="D124" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>250</v>
       </c>
       <c r="B125" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="1">
         <v>18.27</v>
       </c>
       <c r="D125" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>252</v>
       </c>
       <c r="B126" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="1">
         <v>18.27</v>
       </c>
       <c r="D126" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>254</v>
       </c>
       <c r="B127" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="1">
         <v>18.27</v>
       </c>
       <c r="D127" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>256</v>
       </c>
       <c r="B128" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="1">
         <v>18.27</v>
       </c>
       <c r="D128" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>258</v>
       </c>
       <c r="B129" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="1">
         <v>18.27</v>
       </c>
       <c r="D129" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>260</v>
       </c>
       <c r="B130" t="s">
         <v>261</v>
       </c>
       <c r="C130" s="1">
         <v>20.62</v>
       </c>
       <c r="D130" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>262</v>
       </c>
       <c r="B131" t="s">
         <v>263</v>
       </c>
       <c r="C131" s="1">
         <v>102.93</v>
@@ -7768,94 +7760,92 @@
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>292</v>
       </c>
       <c r="B146" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="1">
         <v>12.99</v>
       </c>
       <c r="D146" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>294</v>
       </c>
       <c r="B147" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="1">
         <v>50</v>
       </c>
       <c r="D147" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>296</v>
       </c>
       <c r="B148" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="1">
         <v>37.5</v>
       </c>
       <c r="D148" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
         <v>298</v>
       </c>
       <c r="B149" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="1">
         <v>37.5</v>
       </c>
       <c r="D149" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
         <v>300</v>
       </c>
       <c r="B150" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="1">
         <v>37.5</v>
       </c>
-      <c r="D150" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D150" s="2"/>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
         <v>302</v>
       </c>
       <c r="B151" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="1"/>
       <c r="D151" s="2"/>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
         <v>304</v>
       </c>
       <c r="B152" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="1"/>
       <c r="D152" s="2"/>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
         <v>306</v>
       </c>
@@ -8221,92 +8211,92 @@
       </c>
       <c r="B189" t="s">
         <v>379</v>
       </c>
       <c r="C189" s="1"/>
       <c r="D189" s="2"/>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
         <v>380</v>
       </c>
       <c r="B190" t="s">
         <v>381</v>
       </c>
       <c r="C190" s="1"/>
       <c r="D190" s="2"/>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
         <v>382</v>
       </c>
       <c r="B191" t="s">
         <v>383</v>
       </c>
       <c r="C191" s="1">
-        <v>14.46</v>
+        <v>15.08</v>
       </c>
       <c r="D191" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
         <v>384</v>
       </c>
       <c r="B192" t="s">
         <v>385</v>
       </c>
       <c r="C192" s="1">
         <v>10.89</v>
       </c>
       <c r="D192" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
         <v>386</v>
       </c>
       <c r="B193" t="s">
         <v>387</v>
       </c>
       <c r="C193" s="1"/>
       <c r="D193" s="2"/>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
         <v>388</v>
       </c>
       <c r="B194" t="s">
         <v>389</v>
       </c>
       <c r="C194" s="1">
-        <v>16.09</v>
+        <v>16.81</v>
       </c>
       <c r="D194" s="2">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>390</v>
       </c>
       <c r="B195" t="s">
         <v>391</v>
       </c>
       <c r="C195" s="1">
         <v>13.08</v>
       </c>
       <c r="D195" s="2"/>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
         <v>392</v>
       </c>
       <c r="B196" t="s">
         <v>393</v>
       </c>
       <c r="C196" s="1"/>
       <c r="D196" s="2"/>
     </row>
     <row r="197" spans="1:26">
@@ -8563,53 +8553,51 @@
       </c>
       <c r="D220" s="2"/>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
         <v>442</v>
       </c>
       <c r="B221" t="s">
         <v>443</v>
       </c>
       <c r="C221" s="1">
         <v>72.93</v>
       </c>
       <c r="D221" s="2"/>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
         <v>444</v>
       </c>
       <c r="B222" t="s">
         <v>445</v>
       </c>
       <c r="C222" s="1">
         <v>79.81</v>
       </c>
-      <c r="D222" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D222" s="2"/>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
         <v>446</v>
       </c>
       <c r="B223" t="s">
         <v>447</v>
       </c>
       <c r="C223" s="1">
         <v>72.93</v>
       </c>
       <c r="D223" s="2"/>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
         <v>448</v>
       </c>
       <c r="B224" t="s">
         <v>449</v>
       </c>
       <c r="C224" s="1">
         <v>72.93</v>
       </c>
       <c r="D224" s="2"/>
     </row>
@@ -8640,93 +8628,93 @@
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
         <v>454</v>
       </c>
       <c r="B227" t="s">
         <v>455</v>
       </c>
       <c r="C227" s="1">
         <v>84.94</v>
       </c>
       <c r="D227" s="2"/>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
         <v>456</v>
       </c>
       <c r="B228" t="s">
         <v>457</v>
       </c>
       <c r="C228" s="1">
         <v>45.45</v>
       </c>
       <c r="D228" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
         <v>458</v>
       </c>
       <c r="B229" t="s">
         <v>459</v>
       </c>
       <c r="C229" s="1">
         <v>45.45</v>
       </c>
       <c r="D229" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
         <v>460</v>
       </c>
       <c r="B230" t="s">
         <v>461</v>
       </c>
       <c r="C230" s="1">
         <v>45.45</v>
       </c>
       <c r="D230" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
         <v>462</v>
       </c>
       <c r="B231" t="s">
         <v>463</v>
       </c>
       <c r="C231" s="1">
         <v>45.45</v>
       </c>
       <c r="D231" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
         <v>464</v>
       </c>
       <c r="B232" t="s">
         <v>465</v>
       </c>
       <c r="C232" s="1">
         <v>138.72</v>
       </c>
       <c r="D232" s="2"/>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
         <v>466</v>
       </c>
       <c r="B233" t="s">
         <v>467</v>
       </c>
       <c r="C233" s="1">
         <v>95.49</v>
       </c>
       <c r="D233" s="2"/>
@@ -8769,53 +8757,51 @@
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
         <v>474</v>
       </c>
       <c r="B237" t="s">
         <v>475</v>
       </c>
       <c r="C237" s="1">
         <v>129.45</v>
       </c>
       <c r="D237" s="2"/>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
         <v>476</v>
       </c>
       <c r="B238" t="s">
         <v>477</v>
       </c>
       <c r="C238" s="1">
         <v>129.64</v>
       </c>
-      <c r="D238" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D238" s="2"/>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
         <v>478</v>
       </c>
       <c r="B239" t="s">
         <v>479</v>
       </c>
       <c r="C239" s="1">
         <v>96.62</v>
       </c>
       <c r="D239" s="2"/>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
         <v>480</v>
       </c>
       <c r="B240" t="s">
         <v>481</v>
       </c>
       <c r="C240" s="1">
         <v>82.33</v>
       </c>
       <c r="D240" s="2">
         <v>1</v>
@@ -8834,136 +8820,124 @@
       <c r="D241" s="2"/>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
         <v>484</v>
       </c>
       <c r="B242" t="s">
         <v>485</v>
       </c>
       <c r="C242" s="1">
         <v>169.9</v>
       </c>
       <c r="D242" s="2"/>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
         <v>486</v>
       </c>
       <c r="B243" t="s">
         <v>487</v>
       </c>
       <c r="C243" s="1">
         <v>98.11</v>
       </c>
       <c r="D243" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
         <v>488</v>
       </c>
       <c r="B244" t="s">
         <v>489</v>
       </c>
       <c r="C244" s="1">
         <v>61.86</v>
       </c>
-      <c r="D244" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D244" s="2"/>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
         <v>490</v>
       </c>
       <c r="B245" t="s">
         <v>491</v>
       </c>
       <c r="C245" s="1">
         <v>98.11</v>
       </c>
-      <c r="D245" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D245" s="2"/>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
         <v>492</v>
       </c>
       <c r="B246" t="s">
         <v>493</v>
       </c>
       <c r="C246" s="1">
         <v>98.11</v>
       </c>
-      <c r="D246" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D246" s="2"/>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
         <v>494</v>
       </c>
       <c r="B247" t="s">
         <v>495</v>
       </c>
       <c r="C247" s="1">
         <v>129.64</v>
       </c>
-      <c r="D247" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D247" s="2"/>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
         <v>496</v>
       </c>
       <c r="B248" t="s">
         <v>497</v>
       </c>
       <c r="C248" s="1">
         <v>113.79</v>
       </c>
-      <c r="D248" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D248" s="2"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
         <v>498</v>
       </c>
       <c r="B249" t="s">
         <v>499</v>
       </c>
       <c r="C249" s="1">
         <v>129.64</v>
       </c>
-      <c r="D249" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D249" s="2"/>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
         <v>500</v>
       </c>
       <c r="B250" t="s">
         <v>501</v>
       </c>
       <c r="C250" s="1">
         <v>105.6</v>
       </c>
       <c r="D250" s="2"/>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
         <v>502</v>
       </c>
       <c r="B251" t="s">
         <v>503</v>
       </c>
       <c r="C251" s="1">
         <v>218.43</v>
       </c>
       <c r="D251" s="2">
         <v>8</v>
@@ -9069,92 +9043,92 @@
       <c r="C259" s="1">
         <v>112.76</v>
       </c>
       <c r="D259" s="2"/>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
         <v>520</v>
       </c>
       <c r="B260" t="s">
         <v>521</v>
       </c>
       <c r="C260" s="1">
         <v>134.28</v>
       </c>
       <c r="D260" s="2"/>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
         <v>522</v>
       </c>
       <c r="B261" t="s">
         <v>523</v>
       </c>
       <c r="C261" s="1">
-        <v>63.34</v>
+        <v>66.51</v>
       </c>
       <c r="D261" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
         <v>524</v>
       </c>
       <c r="B262" t="s">
         <v>525</v>
       </c>
       <c r="C262" s="1">
         <v>107.59</v>
       </c>
       <c r="D262" s="2"/>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
         <v>526</v>
       </c>
       <c r="B263" t="s">
         <v>527</v>
       </c>
       <c r="C263" s="1">
         <v>125.6</v>
       </c>
       <c r="D263" s="2"/>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
         <v>528</v>
       </c>
       <c r="B264" t="s">
         <v>529</v>
       </c>
       <c r="C264" s="1">
         <v>99.75</v>
       </c>
       <c r="D264" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
         <v>530</v>
       </c>
       <c r="B265" t="s">
         <v>531</v>
       </c>
       <c r="C265" s="1">
         <v>99.94</v>
       </c>
       <c r="D265" s="2"/>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
         <v>532</v>
       </c>
       <c r="B266" t="s">
         <v>533</v>
       </c>
       <c r="C266" s="1">
         <v>147.97</v>
       </c>
       <c r="D266" s="2"/>
@@ -9195,149 +9169,149 @@
       <c r="C269" s="1">
         <v>95.1</v>
       </c>
       <c r="D269" s="2"/>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
         <v>540</v>
       </c>
       <c r="B270" t="s">
         <v>541</v>
       </c>
       <c r="C270" s="1">
         <v>193.03</v>
       </c>
       <c r="D270" s="2"/>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
         <v>542</v>
       </c>
       <c r="B271" t="s">
         <v>543</v>
       </c>
       <c r="C271" s="1">
-        <v>102.88</v>
-[...3 lines deleted...]
-      </c>
+        <v>108.03</v>
+      </c>
+      <c r="D271" s="2"/>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
         <v>544</v>
       </c>
       <c r="B272" t="s">
         <v>545</v>
       </c>
       <c r="C272" s="1">
         <v>122.97</v>
       </c>
       <c r="D272" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
         <v>546</v>
       </c>
       <c r="B273" t="s">
         <v>547</v>
       </c>
       <c r="C273" s="1">
-        <v>135.25</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D273" s="2"/>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
         <v>548</v>
       </c>
       <c r="B274" t="s">
         <v>549</v>
       </c>
       <c r="C274" s="1">
         <v>99.34</v>
       </c>
       <c r="D274" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
         <v>550</v>
       </c>
       <c r="B275" t="s">
         <v>551</v>
       </c>
       <c r="C275" s="1">
         <v>102.87</v>
       </c>
       <c r="D275" s="2">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
         <v>552</v>
       </c>
       <c r="B276" t="s">
         <v>553</v>
       </c>
       <c r="C276" s="1">
         <v>106.57</v>
       </c>
-      <c r="D276" s="2"/>
+      <c r="D276" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
         <v>554</v>
       </c>
       <c r="B277" t="s">
         <v>555</v>
       </c>
       <c r="C277" s="1">
         <v>135.25</v>
       </c>
       <c r="D277" s="2">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
         <v>556</v>
       </c>
       <c r="B278" t="s">
         <v>557</v>
       </c>
       <c r="C278" s="1">
         <v>179.47</v>
       </c>
-      <c r="D278" s="2"/>
+      <c r="D278" s="2">
+        <v>7</v>
+      </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
         <v>558</v>
       </c>
       <c r="B279" t="s">
         <v>559</v>
       </c>
       <c r="C279" s="1">
         <v>102.51</v>
       </c>
       <c r="D279" s="2"/>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
         <v>560</v>
       </c>
       <c r="B280" t="s">
         <v>561</v>
       </c>
       <c r="C280" s="1">
         <v>52.71</v>
       </c>
       <c r="D280" s="2"/>
     </row>
@@ -9382,77 +9356,79 @@
     <row r="284" spans="1:26">
       <c r="A284" t="s">
         <v>568</v>
       </c>
       <c r="B284" t="s">
         <v>569</v>
       </c>
       <c r="C284" s="1">
         <v>84.09</v>
       </c>
       <c r="D284" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
         <v>570</v>
       </c>
       <c r="B285" t="s">
         <v>571</v>
       </c>
       <c r="C285" s="1">
         <v>101.36</v>
       </c>
       <c r="D285" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
         <v>572</v>
       </c>
       <c r="B286" t="s">
         <v>573</v>
       </c>
       <c r="C286" s="1">
         <v>115.54</v>
       </c>
-      <c r="D286" s="2"/>
+      <c r="D286" s="2">
+        <v>12</v>
+      </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
         <v>574</v>
       </c>
       <c r="B287" t="s">
         <v>575</v>
       </c>
       <c r="C287" s="1">
         <v>90.68</v>
       </c>
       <c r="D287" s="2">
-        <v>75</v>
+        <v>69</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
         <v>576</v>
       </c>
       <c r="B288" t="s">
         <v>577</v>
       </c>
       <c r="C288" s="1">
         <v>98.43</v>
       </c>
       <c r="D288" s="2"/>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
         <v>578</v>
       </c>
       <c r="B289" t="s">
         <v>579</v>
       </c>
       <c r="C289" s="1">
         <v>216.97</v>
       </c>
       <c r="D289" s="2"/>
@@ -10201,53 +10177,51 @@
         <v>8</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
         <v>706</v>
       </c>
       <c r="B353" t="s">
         <v>707</v>
       </c>
       <c r="C353" s="1">
         <v>18.75</v>
       </c>
       <c r="D353" s="2"/>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
         <v>708</v>
       </c>
       <c r="B354" t="s">
         <v>709</v>
       </c>
       <c r="C354" s="1">
         <v>18.25</v>
       </c>
-      <c r="D354" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D354" s="2"/>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
         <v>710</v>
       </c>
       <c r="B355" t="s">
         <v>711</v>
       </c>
       <c r="C355" s="1">
         <v>28.75</v>
       </c>
       <c r="D355" s="2"/>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
         <v>712</v>
       </c>
       <c r="B356" t="s">
         <v>713</v>
       </c>
       <c r="C356" s="1">
         <v>31.9</v>
       </c>
       <c r="D356" s="2">
         <v>1</v>
@@ -11052,80 +11026,78 @@
       <c r="D425" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:26">
       <c r="A426" t="s">
         <v>852</v>
       </c>
       <c r="B426" t="s">
         <v>853</v>
       </c>
       <c r="C426" s="1"/>
       <c r="D426" s="2"/>
     </row>
     <row r="427" spans="1:26">
       <c r="A427" t="s">
         <v>854</v>
       </c>
       <c r="B427" t="s">
         <v>855</v>
       </c>
       <c r="C427" s="1">
         <v>27.28</v>
       </c>
       <c r="D427" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="428" spans="1:26">
       <c r="A428" t="s">
         <v>856</v>
       </c>
       <c r="B428" t="s">
         <v>857</v>
       </c>
       <c r="C428" s="1">
         <v>27.28</v>
       </c>
       <c r="D428" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="429" spans="1:26">
       <c r="A429" t="s">
         <v>858</v>
       </c>
       <c r="B429" t="s">
         <v>859</v>
       </c>
       <c r="C429" s="1">
         <v>27.28</v>
       </c>
-      <c r="D429" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D429" s="2"/>
     </row>
     <row r="430" spans="1:26">
       <c r="A430" t="s">
         <v>860</v>
       </c>
       <c r="B430" t="s">
         <v>861</v>
       </c>
       <c r="C430" s="1">
         <v>27.28</v>
       </c>
       <c r="D430" s="2"/>
     </row>
     <row r="431" spans="1:26">
       <c r="A431" t="s">
         <v>862</v>
       </c>
       <c r="B431" t="s">
         <v>863</v>
       </c>
       <c r="C431" s="1"/>
       <c r="D431" s="2"/>
     </row>
     <row r="432" spans="1:26">
       <c r="A432" t="s">
@@ -11274,91 +11246,93 @@
       <c r="D444" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="445" spans="1:26">
       <c r="A445" t="s">
         <v>890</v>
       </c>
       <c r="B445" t="s">
         <v>891</v>
       </c>
       <c r="C445" s="1"/>
       <c r="D445" s="2"/>
     </row>
     <row r="446" spans="1:26">
       <c r="A446" t="s">
         <v>892</v>
       </c>
       <c r="B446" t="s">
         <v>893</v>
       </c>
       <c r="C446" s="1">
         <v>87.5</v>
       </c>
       <c r="D446" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="447" spans="1:26">
       <c r="A447" t="s">
         <v>894</v>
       </c>
       <c r="B447" t="s">
         <v>895</v>
       </c>
       <c r="C447" s="1">
         <v>101.25</v>
       </c>
       <c r="D447" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="448" spans="1:26">
       <c r="A448" t="s">
         <v>896</v>
       </c>
       <c r="B448" t="s">
         <v>897</v>
       </c>
       <c r="C448" s="1">
         <v>101.25</v>
       </c>
-      <c r="D448" s="2"/>
+      <c r="D448" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="449" spans="1:26">
       <c r="A449" t="s">
         <v>898</v>
       </c>
       <c r="B449" t="s">
         <v>899</v>
       </c>
       <c r="C449" s="1">
         <v>101.25</v>
       </c>
       <c r="D449" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="450" spans="1:26">
       <c r="A450" t="s">
         <v>900</v>
       </c>
       <c r="B450" t="s">
         <v>901</v>
       </c>
       <c r="C450" s="1"/>
       <c r="D450" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="451" spans="1:26">
       <c r="A451" t="s">
         <v>902</v>
       </c>
       <c r="B451" t="s">
         <v>903</v>
       </c>
       <c r="C451" s="1">
         <v>143</v>
       </c>
       <c r="D451" s="2">
@@ -11525,67 +11499,63 @@
       </c>
       <c r="D464" s="2"/>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" t="s">
         <v>930</v>
       </c>
       <c r="B465" t="s">
         <v>931</v>
       </c>
       <c r="C465" s="1">
         <v>115.1</v>
       </c>
       <c r="D465" s="2"/>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" t="s">
         <v>932</v>
       </c>
       <c r="B466" t="s">
         <v>933</v>
       </c>
       <c r="C466" s="1">
         <v>121.87</v>
       </c>
-      <c r="D466" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D466" s="2"/>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" t="s">
         <v>934</v>
       </c>
       <c r="B467" t="s">
         <v>935</v>
       </c>
       <c r="C467" s="1">
         <v>115.1</v>
       </c>
-      <c r="D467" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D467" s="2"/>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" t="s">
         <v>936</v>
       </c>
       <c r="B468" t="s">
         <v>937</v>
       </c>
       <c r="C468" s="1">
         <v>89.38</v>
       </c>
       <c r="D468" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" t="s">
         <v>938</v>
       </c>
       <c r="B469" t="s">
         <v>939</v>
       </c>
       <c r="C469" s="1">
         <v>89.38</v>
       </c>
@@ -12020,51 +11990,51 @@
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" t="s">
         <v>1008</v>
       </c>
       <c r="B504" t="s">
         <v>1009</v>
       </c>
       <c r="C504" s="1">
         <v>30.62</v>
       </c>
       <c r="D504" s="2"/>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" t="s">
         <v>1010</v>
       </c>
       <c r="B505" t="s">
         <v>1011</v>
       </c>
       <c r="C505" s="1">
         <v>30.62</v>
       </c>
       <c r="D505" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" t="s">
         <v>1012</v>
       </c>
       <c r="B506" t="s">
         <v>1013</v>
       </c>
       <c r="C506" s="1">
         <v>30.62</v>
       </c>
       <c r="D506" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" t="s">
         <v>1014</v>
       </c>
       <c r="B507" t="s">
         <v>1015</v>
       </c>
       <c r="C507" s="1">
         <v>31.87</v>
@@ -12087,67 +12057,63 @@
     </row>
     <row r="509" spans="1:26">
       <c r="A509" t="s">
         <v>1018</v>
       </c>
       <c r="B509" t="s">
         <v>1019</v>
       </c>
       <c r="C509" s="1">
         <v>30.62</v>
       </c>
       <c r="D509" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" t="s">
         <v>1020</v>
       </c>
       <c r="B510" t="s">
         <v>1021</v>
       </c>
       <c r="C510" s="1">
         <v>30.62</v>
       </c>
-      <c r="D510" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D510" s="2"/>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" t="s">
         <v>1022</v>
       </c>
       <c r="B511" t="s">
         <v>1023</v>
       </c>
       <c r="C511" s="1">
         <v>14.71</v>
       </c>
-      <c r="D511" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D511" s="2"/>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" t="s">
         <v>1024</v>
       </c>
       <c r="B512" t="s">
         <v>1025</v>
       </c>
       <c r="C512" s="1">
         <v>51.87</v>
       </c>
       <c r="D512" s="2"/>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" t="s">
         <v>1026</v>
       </c>
       <c r="B513" t="s">
         <v>1027</v>
       </c>
       <c r="C513" s="1">
         <v>45</v>
       </c>
       <c r="D513" s="2"/>
     </row>
@@ -12162,175 +12128,177 @@
         <v>45</v>
       </c>
       <c r="D514" s="2"/>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" t="s">
         <v>1030</v>
       </c>
       <c r="B515" t="s">
         <v>1031</v>
       </c>
       <c r="C515" s="1"/>
       <c r="D515" s="2"/>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" t="s">
         <v>1032</v>
       </c>
       <c r="B516" t="s">
         <v>1033</v>
       </c>
       <c r="C516" s="1">
         <v>10</v>
       </c>
       <c r="D516" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" t="s">
         <v>1034</v>
       </c>
       <c r="B517" t="s">
         <v>1035</v>
       </c>
       <c r="C517" s="1">
         <v>8.12</v>
       </c>
       <c r="D517" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" t="s">
         <v>1036</v>
       </c>
       <c r="B518" t="s">
         <v>1037</v>
       </c>
       <c r="C518" s="1">
         <v>8.12</v>
       </c>
       <c r="D518" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" t="s">
         <v>1038</v>
       </c>
       <c r="B519" t="s">
         <v>1039</v>
       </c>
       <c r="C519" s="1">
         <v>8.12</v>
       </c>
       <c r="D519" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" t="s">
         <v>1040</v>
       </c>
       <c r="B520" t="s">
         <v>1041</v>
       </c>
       <c r="C520" s="1">
-        <v>10.62</v>
-[...1 lines deleted...]
-      <c r="D520" s="2"/>
+        <v>10.75</v>
+      </c>
+      <c r="D520" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" t="s">
         <v>1042</v>
       </c>
       <c r="B521" t="s">
         <v>1043</v>
       </c>
       <c r="C521" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D521" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" t="s">
         <v>1044</v>
       </c>
       <c r="B522" t="s">
         <v>1045</v>
       </c>
       <c r="C522" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D522" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" t="s">
         <v>1046</v>
       </c>
       <c r="B523" t="s">
         <v>1047</v>
       </c>
       <c r="C523" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D523" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" t="s">
         <v>1048</v>
       </c>
       <c r="B524" t="s">
         <v>1049</v>
       </c>
       <c r="C524" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D524" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" t="s">
         <v>1050</v>
       </c>
       <c r="B525" t="s">
         <v>1051</v>
       </c>
       <c r="C525" s="1">
-        <v>10.62</v>
+        <v>10.75</v>
       </c>
       <c r="D525" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" t="s">
         <v>1052</v>
       </c>
       <c r="B526" t="s">
         <v>1053</v>
       </c>
       <c r="C526" s="1">
         <v>143</v>
       </c>
       <c r="D526" s="2"/>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" t="s">
         <v>1054</v>
       </c>
       <c r="B527" t="s">
         <v>1055</v>
       </c>
       <c r="C527" s="1">
         <v>143</v>
       </c>
       <c r="D527" s="2"/>
@@ -14135,51 +14103,53 @@
       </c>
       <c r="D676" s="2"/>
     </row>
     <row r="677" spans="1:26">
       <c r="A677" t="s">
         <v>1354</v>
       </c>
       <c r="B677" t="s">
         <v>1355</v>
       </c>
       <c r="C677" s="1">
         <v>162.5</v>
       </c>
       <c r="D677" s="2"/>
     </row>
     <row r="678" spans="1:26">
       <c r="A678" t="s">
         <v>1356</v>
       </c>
       <c r="B678" t="s">
         <v>1357</v>
       </c>
       <c r="C678" s="1">
         <v>162.5</v>
       </c>
-      <c r="D678" s="2"/>
+      <c r="D678" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="679" spans="1:26">
       <c r="A679" t="s">
         <v>1358</v>
       </c>
       <c r="B679" t="s">
         <v>1359</v>
       </c>
       <c r="C679" s="1">
         <v>68.75</v>
       </c>
       <c r="D679" s="2"/>
     </row>
     <row r="680" spans="1:26">
       <c r="A680" t="s">
         <v>1360</v>
       </c>
       <c r="B680" t="s">
         <v>1361</v>
       </c>
       <c r="C680" s="1">
         <v>68.75</v>
       </c>
       <c r="D680" s="2"/>
     </row>
@@ -14275,105 +14245,109 @@
     </row>
     <row r="689" spans="1:26">
       <c r="A689" t="s">
         <v>1378</v>
       </c>
       <c r="B689" t="s">
         <v>1379</v>
       </c>
       <c r="C689" s="1">
         <v>24.15</v>
       </c>
       <c r="D689" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="690" spans="1:26">
       <c r="A690" t="s">
         <v>1380</v>
       </c>
       <c r="B690" t="s">
         <v>1381</v>
       </c>
       <c r="C690" s="1">
         <v>18.73</v>
       </c>
-      <c r="D690" s="2"/>
+      <c r="D690" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="691" spans="1:26">
       <c r="A691" t="s">
         <v>1382</v>
       </c>
       <c r="B691" t="s">
         <v>1383</v>
       </c>
       <c r="C691" s="1">
         <v>35</v>
       </c>
       <c r="D691" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="692" spans="1:26">
       <c r="A692" t="s">
         <v>1384</v>
       </c>
       <c r="B692" t="s">
         <v>1385</v>
       </c>
       <c r="C692" s="1">
         <v>35</v>
       </c>
       <c r="D692" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="693" spans="1:26">
       <c r="A693" t="s">
         <v>1386</v>
       </c>
       <c r="B693" t="s">
         <v>1387</v>
       </c>
       <c r="C693" s="1">
         <v>35</v>
       </c>
       <c r="D693" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="694" spans="1:26">
       <c r="A694" t="s">
         <v>1388</v>
       </c>
       <c r="B694" t="s">
         <v>1389</v>
       </c>
       <c r="C694" s="1">
         <v>57.5</v>
       </c>
-      <c r="D694" s="2"/>
+      <c r="D694" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="695" spans="1:26">
       <c r="A695" t="s">
         <v>1390</v>
       </c>
       <c r="B695" t="s">
         <v>1391</v>
       </c>
       <c r="C695" s="1">
         <v>7.18</v>
       </c>
       <c r="D695" s="2"/>
     </row>
     <row r="696" spans="1:26">
       <c r="A696" t="s">
         <v>1392</v>
       </c>
       <c r="B696" t="s">
         <v>1393</v>
       </c>
       <c r="C696" s="1">
         <v>17.37</v>
       </c>
       <c r="D696" s="2"/>
     </row>
@@ -15150,142 +15124,150 @@
       </c>
     </row>
     <row r="758" spans="1:26">
       <c r="A758" t="s">
         <v>1516</v>
       </c>
       <c r="B758" t="s">
         <v>1517</v>
       </c>
       <c r="C758" s="1">
         <v>19.51</v>
       </c>
       <c r="D758" s="2"/>
     </row>
     <row r="759" spans="1:26">
       <c r="A759" t="s">
         <v>1518</v>
       </c>
       <c r="B759" t="s">
         <v>1519</v>
       </c>
       <c r="C759" s="1">
         <v>104.6</v>
       </c>
       <c r="D759" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="760" spans="1:26">
       <c r="A760" t="s">
         <v>1520</v>
       </c>
       <c r="B760" t="s">
         <v>1521</v>
       </c>
       <c r="C760" s="1">
         <v>202.95</v>
       </c>
       <c r="D760" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="761" spans="1:26">
       <c r="A761" t="s">
         <v>1522</v>
       </c>
       <c r="B761" t="s">
         <v>1523</v>
       </c>
       <c r="C761" s="1">
         <v>202.95</v>
       </c>
       <c r="D761" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="762" spans="1:26">
       <c r="A762" t="s">
         <v>1524</v>
       </c>
       <c r="B762" t="s">
         <v>1525</v>
       </c>
       <c r="C762" s="1">
         <v>202.95</v>
       </c>
       <c r="D762" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="763" spans="1:26">
       <c r="A763" t="s">
         <v>1526</v>
       </c>
       <c r="B763" t="s">
         <v>1527</v>
       </c>
       <c r="C763" s="1">
         <v>18.38</v>
       </c>
-      <c r="D763" s="2"/>
+      <c r="D763" s="2">
+        <v>5</v>
+      </c>
     </row>
     <row r="764" spans="1:26">
       <c r="A764" t="s">
         <v>1528</v>
       </c>
       <c r="B764" t="s">
         <v>1529</v>
       </c>
       <c r="C764" s="1">
         <v>16.13</v>
       </c>
-      <c r="D764" s="2"/>
+      <c r="D764" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="765" spans="1:26">
       <c r="A765" t="s">
         <v>1530</v>
       </c>
       <c r="B765" t="s">
         <v>1531</v>
       </c>
       <c r="C765" s="1">
         <v>16.13</v>
       </c>
-      <c r="D765" s="2"/>
+      <c r="D765" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="766" spans="1:26">
       <c r="A766" t="s">
         <v>1532</v>
       </c>
       <c r="B766" t="s">
         <v>1533</v>
       </c>
       <c r="C766" s="1">
         <v>16.13</v>
       </c>
-      <c r="D766" s="2"/>
+      <c r="D766" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="767" spans="1:26">
       <c r="A767" t="s">
         <v>1534</v>
       </c>
       <c r="B767" t="s">
         <v>1535</v>
       </c>
       <c r="C767" s="1">
         <v>15.61</v>
       </c>
       <c r="D767" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="768" spans="1:26">
       <c r="A768" t="s">
         <v>1536</v>
       </c>
       <c r="B768" t="s">
         <v>1537</v>
       </c>
       <c r="C768" s="1">
         <v>15.61</v>
       </c>
@@ -15499,63 +15481,67 @@
       </c>
       <c r="D785" s="2"/>
     </row>
     <row r="786" spans="1:26">
       <c r="A786" t="s">
         <v>1572</v>
       </c>
       <c r="B786" t="s">
         <v>1573</v>
       </c>
       <c r="C786" s="1">
         <v>19.51</v>
       </c>
       <c r="D786" s="2"/>
     </row>
     <row r="787" spans="1:26">
       <c r="A787" t="s">
         <v>1574</v>
       </c>
       <c r="B787" t="s">
         <v>1575</v>
       </c>
       <c r="C787" s="1">
         <v>8.25</v>
       </c>
-      <c r="D787" s="2"/>
+      <c r="D787" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="788" spans="1:26">
       <c r="A788" t="s">
         <v>1576</v>
       </c>
       <c r="B788" t="s">
         <v>1577</v>
       </c>
       <c r="C788" s="1">
         <v>8.25</v>
       </c>
-      <c r="D788" s="2"/>
+      <c r="D788" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="789" spans="1:26">
       <c r="A789" t="s">
         <v>1578</v>
       </c>
       <c r="B789" t="s">
         <v>1579</v>
       </c>
       <c r="C789" s="1">
         <v>8.25</v>
       </c>
       <c r="D789" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="790" spans="1:26">
       <c r="A790" t="s">
         <v>1580</v>
       </c>
       <c r="B790" t="s">
         <v>1581</v>
       </c>
       <c r="C790" s="1">
         <v>22.5</v>
       </c>
@@ -15616,181 +15602,191 @@
       <c r="D794" s="2"/>
     </row>
     <row r="795" spans="1:26">
       <c r="A795" t="s">
         <v>1590</v>
       </c>
       <c r="B795" t="s">
         <v>1591</v>
       </c>
       <c r="C795" s="1">
         <v>11.25</v>
       </c>
       <c r="D795" s="2"/>
     </row>
     <row r="796" spans="1:26">
       <c r="A796" t="s">
         <v>1592</v>
       </c>
       <c r="B796" t="s">
         <v>1593</v>
       </c>
       <c r="C796" s="1">
         <v>15.58</v>
       </c>
       <c r="D796" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="797" spans="1:26">
       <c r="A797" t="s">
         <v>1594</v>
       </c>
       <c r="B797" t="s">
         <v>1595</v>
       </c>
       <c r="C797" s="1">
         <v>15.43</v>
       </c>
       <c r="D797" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="798" spans="1:26">
       <c r="A798" t="s">
         <v>1596</v>
       </c>
       <c r="B798" t="s">
         <v>1597</v>
       </c>
       <c r="C798" s="1">
         <v>20.81</v>
       </c>
-      <c r="D798" s="2"/>
+      <c r="D798" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="799" spans="1:26">
       <c r="A799" t="s">
         <v>1598</v>
       </c>
       <c r="B799" t="s">
         <v>1599</v>
       </c>
       <c r="C799" s="1">
         <v>14.05</v>
       </c>
-      <c r="D799" s="2"/>
+      <c r="D799" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="800" spans="1:26">
       <c r="A800" t="s">
         <v>1600</v>
       </c>
       <c r="B800" t="s">
         <v>1601</v>
       </c>
       <c r="C800" s="1">
         <v>14.05</v>
       </c>
-      <c r="D800" s="2"/>
+      <c r="D800" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="801" spans="1:26">
       <c r="A801" t="s">
         <v>1602</v>
       </c>
       <c r="B801" t="s">
         <v>1603</v>
       </c>
       <c r="C801" s="1">
         <v>14.05</v>
       </c>
-      <c r="D801" s="2"/>
+      <c r="D801" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="802" spans="1:26">
       <c r="A802" t="s">
         <v>1604</v>
       </c>
       <c r="B802" t="s">
         <v>1605</v>
       </c>
       <c r="C802" s="1">
         <v>14.05</v>
       </c>
-      <c r="D802" s="2"/>
+      <c r="D802" s="2">
+        <v>4</v>
+      </c>
     </row>
     <row r="803" spans="1:26">
       <c r="A803" t="s">
         <v>1606</v>
       </c>
       <c r="B803" t="s">
         <v>1607</v>
       </c>
       <c r="C803" s="1">
         <v>8.37</v>
       </c>
       <c r="D803" s="2">
-        <v>51</v>
+        <v>33</v>
       </c>
     </row>
     <row r="804" spans="1:26">
       <c r="A804" t="s">
         <v>1608</v>
       </c>
       <c r="B804" t="s">
         <v>1609</v>
       </c>
       <c r="C804" s="1">
         <v>8.12</v>
       </c>
       <c r="D804" s="2">
-        <v>83</v>
+        <v>75</v>
       </c>
     </row>
     <row r="805" spans="1:26">
       <c r="A805" t="s">
         <v>1610</v>
       </c>
       <c r="B805" t="s">
         <v>1611</v>
       </c>
       <c r="C805" s="1">
         <v>8.12</v>
       </c>
       <c r="D805" s="2">
-        <v>75</v>
+        <v>64</v>
       </c>
     </row>
     <row r="806" spans="1:26">
       <c r="A806" t="s">
         <v>1612</v>
       </c>
       <c r="B806" t="s">
         <v>1613</v>
       </c>
       <c r="C806" s="1">
         <v>8.12</v>
       </c>
       <c r="D806" s="2">
-        <v>60</v>
+        <v>47</v>
       </c>
     </row>
     <row r="807" spans="1:26">
       <c r="A807" t="s">
         <v>1614</v>
       </c>
       <c r="B807" t="s">
         <v>1615</v>
       </c>
       <c r="C807" s="1"/>
       <c r="D807" s="2"/>
     </row>
     <row r="808" spans="1:26">
       <c r="A808" t="s">
         <v>1616</v>
       </c>
       <c r="B808" t="s">
         <v>1617</v>
       </c>
       <c r="C808" s="1"/>
       <c r="D808" s="2"/>
     </row>
     <row r="809" spans="1:26">
       <c r="A809" t="s">
         <v>1618</v>
@@ -16041,354 +16037,356 @@
         <v>2</v>
       </c>
     </row>
     <row r="832" spans="1:26">
       <c r="A832" t="s">
         <v>1664</v>
       </c>
       <c r="B832" t="s">
         <v>1665</v>
       </c>
       <c r="C832" s="1">
         <v>95.5</v>
       </c>
       <c r="D832" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="833" spans="1:26">
       <c r="A833" t="s">
         <v>1666</v>
       </c>
       <c r="B833" t="s">
         <v>1667</v>
       </c>
       <c r="C833" s="1">
-        <v>64.51</v>
+        <v>67.74</v>
       </c>
       <c r="D833" s="2">
-        <v>88</v>
+        <v>36</v>
       </c>
     </row>
     <row r="834" spans="1:26">
       <c r="A834" t="s">
         <v>1668</v>
       </c>
       <c r="B834" t="s">
         <v>1669</v>
       </c>
       <c r="C834" s="1">
-        <v>95.95</v>
+        <v>100.75</v>
       </c>
       <c r="D834" s="2">
-        <v>67</v>
+        <v>36</v>
       </c>
     </row>
     <row r="835" spans="1:26">
       <c r="A835" t="s">
         <v>1670</v>
       </c>
       <c r="B835" t="s">
         <v>1671</v>
       </c>
       <c r="C835" s="1">
-        <v>95.95</v>
+        <v>100.75</v>
       </c>
       <c r="D835" s="2">
-        <v>48</v>
+        <v>22</v>
       </c>
     </row>
     <row r="836" spans="1:26">
       <c r="A836" t="s">
         <v>1672</v>
       </c>
       <c r="B836" t="s">
         <v>1673</v>
       </c>
       <c r="C836" s="1">
-        <v>95.95</v>
+        <v>100.75</v>
       </c>
       <c r="D836" s="2">
-        <v>56</v>
+        <v>49</v>
       </c>
     </row>
     <row r="837" spans="1:26">
       <c r="A837" t="s">
         <v>1674</v>
       </c>
       <c r="B837" t="s">
         <v>1675</v>
       </c>
       <c r="C837" s="1">
         <v>65.8</v>
       </c>
       <c r="D837" s="2">
-        <v>55</v>
+        <v>4</v>
       </c>
     </row>
     <row r="838" spans="1:26">
       <c r="A838" t="s">
         <v>1676</v>
       </c>
       <c r="B838" t="s">
         <v>1677</v>
       </c>
       <c r="C838" s="1">
         <v>96.79</v>
       </c>
       <c r="D838" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="839" spans="1:26">
       <c r="A839" t="s">
         <v>1678</v>
       </c>
       <c r="B839" t="s">
         <v>1679</v>
       </c>
       <c r="C839" s="1">
         <v>66.43</v>
       </c>
       <c r="D839" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="840" spans="1:26">
       <c r="A840" t="s">
         <v>1680</v>
       </c>
       <c r="B840" t="s">
         <v>1681</v>
       </c>
       <c r="C840" s="1">
         <v>96.79</v>
       </c>
-      <c r="D840" s="2"/>
+      <c r="D840" s="2">
+        <v>32</v>
+      </c>
     </row>
     <row r="841" spans="1:26">
       <c r="A841" t="s">
         <v>1682</v>
       </c>
       <c r="B841" t="s">
         <v>1683</v>
       </c>
       <c r="C841" s="1">
         <v>66.43</v>
       </c>
-      <c r="D841" s="2"/>
+      <c r="D841" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="842" spans="1:26">
       <c r="A842" t="s">
         <v>1684</v>
       </c>
       <c r="B842" t="s">
         <v>1685</v>
       </c>
       <c r="C842" s="1">
         <v>96.79</v>
       </c>
       <c r="D842" s="2">
-        <v>2</v>
+        <v>34</v>
       </c>
     </row>
     <row r="843" spans="1:26">
       <c r="A843" t="s">
         <v>1686</v>
       </c>
       <c r="B843" t="s">
         <v>1687</v>
       </c>
       <c r="C843" s="1">
         <v>66.43</v>
       </c>
       <c r="D843" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="844" spans="1:26">
       <c r="A844" t="s">
         <v>1688</v>
       </c>
       <c r="B844" t="s">
         <v>1689</v>
       </c>
       <c r="C844" s="1">
         <v>77.43</v>
       </c>
       <c r="D844" s="2">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="845" spans="1:26">
       <c r="A845" t="s">
         <v>1690</v>
       </c>
       <c r="B845" t="s">
         <v>1691</v>
       </c>
       <c r="C845" s="1">
         <v>120.03</v>
       </c>
       <c r="D845" s="2">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="846" spans="1:26">
       <c r="A846" t="s">
         <v>1692</v>
       </c>
       <c r="B846" t="s">
         <v>1693</v>
       </c>
       <c r="C846" s="1">
         <v>143.48</v>
       </c>
       <c r="D846" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="847" spans="1:26">
       <c r="A847" t="s">
         <v>1694</v>
       </c>
       <c r="B847" t="s">
         <v>1695</v>
       </c>
       <c r="C847" s="1">
         <v>143.48</v>
       </c>
       <c r="D847" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="848" spans="1:26">
       <c r="A848" t="s">
         <v>1696</v>
       </c>
       <c r="B848" t="s">
         <v>1697</v>
       </c>
       <c r="C848" s="1">
         <v>143.48</v>
       </c>
-      <c r="D848" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D848" s="2"/>
     </row>
     <row r="849" spans="1:26">
       <c r="A849" t="s">
         <v>1698</v>
       </c>
       <c r="B849" t="s">
         <v>1699</v>
       </c>
       <c r="C849" s="1">
         <v>170.25</v>
       </c>
       <c r="D849" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="850" spans="1:26">
       <c r="A850" t="s">
         <v>1700</v>
       </c>
       <c r="B850" t="s">
         <v>1701</v>
       </c>
       <c r="C850" s="1">
         <v>217.45</v>
       </c>
-      <c r="D850" s="2"/>
+      <c r="D850" s="2">
+        <v>1</v>
+      </c>
     </row>
     <row r="851" spans="1:26">
       <c r="A851" t="s">
         <v>1702</v>
       </c>
       <c r="B851" t="s">
         <v>1703</v>
       </c>
       <c r="C851" s="1">
         <v>217.45</v>
       </c>
-      <c r="D851" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D851" s="2"/>
     </row>
     <row r="852" spans="1:26">
       <c r="A852" t="s">
         <v>1704</v>
       </c>
       <c r="B852" t="s">
         <v>1705</v>
       </c>
       <c r="C852" s="1">
         <v>217.45</v>
       </c>
       <c r="D852" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="853" spans="1:26">
       <c r="A853" t="s">
         <v>1706</v>
       </c>
       <c r="B853" t="s">
         <v>1707</v>
       </c>
       <c r="C853" s="1">
         <v>68.11</v>
       </c>
       <c r="D853" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="854" spans="1:26">
       <c r="A854" t="s">
         <v>1708</v>
       </c>
       <c r="B854" t="s">
         <v>1709</v>
       </c>
       <c r="C854" s="1">
         <v>95.02</v>
       </c>
       <c r="D854" s="2"/>
     </row>
     <row r="855" spans="1:26">
       <c r="A855" t="s">
         <v>1710</v>
       </c>
       <c r="B855" t="s">
         <v>1711</v>
       </c>
       <c r="C855" s="1">
         <v>95.02</v>
       </c>
       <c r="D855" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="856" spans="1:26">
       <c r="A856" t="s">
         <v>1712</v>
       </c>
       <c r="B856" t="s">
         <v>1713</v>
       </c>
       <c r="C856" s="1">
         <v>95.02</v>
       </c>
       <c r="D856" s="2"/>
     </row>
     <row r="857" spans="1:26">
       <c r="A857" t="s">
         <v>1714</v>
       </c>
       <c r="B857" t="s">
         <v>1715</v>
       </c>
       <c r="C857" s="1">
         <v>106.03</v>
       </c>
       <c r="D857" s="2">
@@ -16426,93 +16424,93 @@
     <row r="860" spans="1:26">
       <c r="A860" t="s">
         <v>1720</v>
       </c>
       <c r="B860" t="s">
         <v>1721</v>
       </c>
       <c r="C860" s="1">
         <v>120.8</v>
       </c>
       <c r="D860" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="861" spans="1:26">
       <c r="A861" t="s">
         <v>1722</v>
       </c>
       <c r="B861" t="s">
         <v>1723</v>
       </c>
       <c r="C861" s="1">
         <v>158.68</v>
       </c>
       <c r="D861" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:26">
       <c r="A862" t="s">
         <v>1724</v>
       </c>
       <c r="B862" t="s">
         <v>1725</v>
       </c>
       <c r="C862" s="1">
         <v>199.54</v>
       </c>
       <c r="D862" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:26">
       <c r="A863" t="s">
         <v>1726</v>
       </c>
       <c r="B863" t="s">
         <v>1727</v>
       </c>
       <c r="C863" s="1">
         <v>199.54</v>
       </c>
       <c r="D863" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:26">
       <c r="A864" t="s">
         <v>1728</v>
       </c>
       <c r="B864" t="s">
         <v>1729</v>
       </c>
       <c r="C864" s="1">
         <v>199.54</v>
       </c>
       <c r="D864" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="865" spans="1:26">
       <c r="A865" t="s">
         <v>1730</v>
       </c>
       <c r="B865" t="s">
         <v>1731</v>
       </c>
       <c r="C865" s="1">
         <v>155.83</v>
       </c>
       <c r="D865" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:26">
       <c r="A866" t="s">
         <v>1732</v>
       </c>
       <c r="B866" t="s">
         <v>1733</v>
       </c>
       <c r="C866" s="1">
         <v>168.98</v>
@@ -16535,223 +16533,219 @@
         <v>2</v>
       </c>
     </row>
     <row r="868" spans="1:26">
       <c r="A868" t="s">
         <v>1736</v>
       </c>
       <c r="B868" t="s">
         <v>1737</v>
       </c>
       <c r="C868" s="1">
         <v>168.98</v>
       </c>
       <c r="D868" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="869" spans="1:26">
       <c r="A869" t="s">
         <v>1738</v>
       </c>
       <c r="B869" t="s">
         <v>1739</v>
       </c>
       <c r="C869" s="1">
-        <v>99.13</v>
+        <v>104.07</v>
       </c>
       <c r="D869" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="870" spans="1:26">
       <c r="A870" t="s">
         <v>1740</v>
       </c>
       <c r="B870" t="s">
         <v>1741</v>
       </c>
       <c r="C870" s="1">
-        <v>79.28</v>
+        <v>83.23</v>
       </c>
       <c r="D870" s="2">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="871" spans="1:26">
       <c r="A871" t="s">
         <v>1742</v>
       </c>
       <c r="B871" t="s">
         <v>1743</v>
       </c>
       <c r="C871" s="1">
-        <v>72.46</v>
+        <v>76.09</v>
       </c>
       <c r="D871" s="2">
-        <v>9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="872" spans="1:26">
       <c r="A872" t="s">
         <v>1744</v>
       </c>
       <c r="B872" t="s">
         <v>1745</v>
       </c>
       <c r="C872" s="1">
-        <v>72.46</v>
+        <v>76.09</v>
       </c>
       <c r="D872" s="2">
-        <v>12</v>
+        <v>5</v>
       </c>
     </row>
     <row r="873" spans="1:26">
       <c r="A873" t="s">
         <v>1746</v>
       </c>
       <c r="B873" t="s">
         <v>1747</v>
       </c>
       <c r="C873" s="1">
-        <v>72.46</v>
+        <v>76.09</v>
       </c>
       <c r="D873" s="2">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="874" spans="1:26">
       <c r="A874" t="s">
         <v>1748</v>
       </c>
       <c r="B874" t="s">
         <v>1749</v>
       </c>
       <c r="C874" s="1">
         <v>66.08</v>
       </c>
       <c r="D874" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="875" spans="1:26">
       <c r="A875" t="s">
         <v>1750</v>
       </c>
       <c r="B875" t="s">
         <v>1751</v>
       </c>
       <c r="C875" s="1">
         <v>113.07</v>
       </c>
       <c r="D875" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="876" spans="1:26">
       <c r="A876" t="s">
         <v>1752</v>
       </c>
       <c r="B876" t="s">
         <v>1753</v>
       </c>
       <c r="C876" s="1">
         <v>113.07</v>
       </c>
       <c r="D876" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="877" spans="1:26">
       <c r="A877" t="s">
         <v>1754</v>
       </c>
       <c r="B877" t="s">
         <v>1755</v>
       </c>
       <c r="C877" s="1">
         <v>113.07</v>
       </c>
       <c r="D877" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="878" spans="1:26">
       <c r="A878" t="s">
         <v>1756</v>
       </c>
       <c r="B878" t="s">
         <v>1757</v>
       </c>
       <c r="C878" s="1">
         <v>23.28</v>
       </c>
       <c r="D878" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="879" spans="1:26">
       <c r="A879" t="s">
         <v>1758</v>
       </c>
       <c r="B879" t="s">
         <v>1759</v>
       </c>
       <c r="C879" s="1">
         <v>7.75</v>
       </c>
-      <c r="D879" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D879" s="2"/>
     </row>
     <row r="880" spans="1:26">
       <c r="A880" t="s">
         <v>1760</v>
       </c>
       <c r="B880" t="s">
         <v>1761</v>
       </c>
       <c r="C880" s="1">
         <v>10.74</v>
       </c>
       <c r="D880" s="2">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="881" spans="1:26">
       <c r="A881" t="s">
         <v>1762</v>
       </c>
       <c r="B881" t="s">
         <v>1763</v>
       </c>
       <c r="C881" s="1">
         <v>61.87</v>
       </c>
-      <c r="D881" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D881" s="2"/>
     </row>
     <row r="882" spans="1:26">
       <c r="A882" t="s">
         <v>1764</v>
       </c>
       <c r="B882" t="s">
         <v>1765</v>
       </c>
       <c r="C882" s="1">
         <v>72.8</v>
       </c>
       <c r="D882" s="2"/>
     </row>
     <row r="883" spans="1:26">
       <c r="A883" t="s">
         <v>1766</v>
       </c>
       <c r="B883" t="s">
         <v>1767</v>
       </c>
       <c r="C883" s="1">
         <v>224.05</v>
       </c>
       <c r="D883" s="2"/>
     </row>
@@ -16846,51 +16840,51 @@
       </c>
     </row>
     <row r="891" spans="1:26">
       <c r="A891" t="s">
         <v>1782</v>
       </c>
       <c r="B891" t="s">
         <v>1783</v>
       </c>
       <c r="C891" s="1">
         <v>297.58</v>
       </c>
       <c r="D891" s="2"/>
     </row>
     <row r="892" spans="1:26">
       <c r="A892" t="s">
         <v>1784</v>
       </c>
       <c r="B892" t="s">
         <v>1785</v>
       </c>
       <c r="C892" s="1">
         <v>64.09</v>
       </c>
       <c r="D892" s="2">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="893" spans="1:26">
       <c r="A893" t="s">
         <v>1786</v>
       </c>
       <c r="B893" t="s">
         <v>1787</v>
       </c>
       <c r="C893" s="1">
         <v>161.52</v>
       </c>
       <c r="D893" s="2">
         <v>81</v>
       </c>
     </row>
     <row r="894" spans="1:26">
       <c r="A894" t="s">
         <v>1788</v>
       </c>
       <c r="B894" t="s">
         <v>1789</v>
       </c>
       <c r="C894" s="1">
         <v>288.69</v>
@@ -17003,103 +16997,103 @@
       </c>
       <c r="D902" s="2"/>
     </row>
     <row r="903" spans="1:26">
       <c r="A903" t="s">
         <v>1806</v>
       </c>
       <c r="B903" t="s">
         <v>1807</v>
       </c>
       <c r="C903" s="1">
         <v>128.4</v>
       </c>
       <c r="D903" s="2"/>
     </row>
     <row r="904" spans="1:26">
       <c r="A904" t="s">
         <v>1808</v>
       </c>
       <c r="B904" t="s">
         <v>1809</v>
       </c>
       <c r="C904" s="1">
         <v>131.71</v>
       </c>
-      <c r="D904" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D904" s="2"/>
     </row>
     <row r="905" spans="1:26">
       <c r="A905" t="s">
         <v>1810</v>
       </c>
       <c r="B905" t="s">
         <v>1811</v>
       </c>
       <c r="C905" s="1">
         <v>61.94</v>
       </c>
       <c r="D905" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:26">
       <c r="A906" t="s">
         <v>1812</v>
       </c>
       <c r="B906" t="s">
         <v>1813</v>
       </c>
       <c r="C906" s="1">
         <v>135.87</v>
       </c>
       <c r="D906" s="2"/>
     </row>
     <row r="907" spans="1:26">
       <c r="A907" t="s">
         <v>1814</v>
       </c>
       <c r="B907" t="s">
         <v>1815</v>
       </c>
       <c r="C907" s="1">
         <v>135.87</v>
       </c>
       <c r="D907" s="2"/>
     </row>
     <row r="908" spans="1:26">
       <c r="A908" t="s">
         <v>1816</v>
       </c>
       <c r="B908" t="s">
         <v>1817</v>
       </c>
       <c r="C908" s="1">
         <v>212.01</v>
       </c>
-      <c r="D908" s="2"/>
+      <c r="D908" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="909" spans="1:26">
       <c r="A909" t="s">
         <v>1818</v>
       </c>
       <c r="B909" t="s">
         <v>1819</v>
       </c>
       <c r="C909" s="1">
         <v>228.9</v>
       </c>
       <c r="D909" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="910" spans="1:26">
       <c r="A910" t="s">
         <v>1820</v>
       </c>
       <c r="B910" t="s">
         <v>1821</v>
       </c>
       <c r="C910" s="1">
         <v>616.66</v>
       </c>