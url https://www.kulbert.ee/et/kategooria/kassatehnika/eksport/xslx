--- v5 (2026-03-24)
+++ v6 (2026-04-13)
@@ -972,51 +972,51 @@
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>334.8</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>292.8</v>
       </c>
       <c r="D7" s="2">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>154.76</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>42</v>
       </c>
       <c r="D9" s="2"/>
@@ -1302,51 +1302,51 @@
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
         <v>34.32</v>
       </c>
       <c r="D31" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
         <v>52.25</v>
       </c>
       <c r="D32" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>20.9</v>
       </c>
       <c r="D33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
         <v>72</v>
       </c>
       <c r="D34" s="2">