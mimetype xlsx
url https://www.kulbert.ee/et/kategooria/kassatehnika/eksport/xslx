--- v6 (2026-04-13)
+++ v7 (2026-06-10)
@@ -1325,93 +1325,89 @@
       </c>
       <c r="D32" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="1">
         <v>20.9</v>
       </c>
       <c r="D33" s="2"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>82.2</v>
+      </c>
+      <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>270</v>
       </c>
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>147.6</v>
       </c>
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>182.83</v>
       </c>
-      <c r="D37" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D37" s="2"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
         <v>2754</v>
       </c>
       <c r="D38" s="2"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1">
         <v>3594</v>
       </c>
       <c r="D39" s="2"/>
     </row>
@@ -1898,51 +1894,51 @@
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1">
         <v>26.96</v>
       </c>
       <c r="D79" s="2">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>5.75</v>
       </c>
       <c r="D80" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>