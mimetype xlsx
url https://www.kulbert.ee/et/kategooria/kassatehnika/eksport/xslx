--- v8 (2026-07-03)
+++ v9 (2026-09-08)
@@ -437,51 +437,51 @@
   <si>
     <t>Kassaprinter Epson TM-U220PB (Valge (ECW), paralleelliides, komplektis toiteplokk PS-180, lõikur)</t>
   </si>
   <si>
     <t>C31C517057</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U220PB (Must (EDG), paralleelliides, komplektis toiteplokk PS-180, lõikur)</t>
   </si>
   <si>
     <t>C31C518052</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U220PD (Must (EDG), paralleelliides, komplektis toiteplokk PS-180)</t>
   </si>
   <si>
     <t>C31C514007</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U220B (Valge (ECW), serialliides, komplektis toiteplokk PS-180, lõikur)</t>
   </si>
   <si>
     <t>C31C514057</t>
   </si>
   <si>
-    <t>Kassaprinter Epson TM-U220B (Must (EDG), serialliides, komplektis toiteplokk PS-180, voolukaablit pole lõikur)</t>
+    <t>Kassaprinter Epson TM-U220B (Must (EDG), serialliides, komplektis toiteplokk PS-180, voolukaablit pole, lõikur)</t>
   </si>
   <si>
     <t>C31C163271</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U295 (Valge (ECW), serialliides, ilma toiteplokita)</t>
   </si>
   <si>
     <t>C31C163291</t>
   </si>
   <si>
     <t>Kassaprinter Epson TM-U295 (Must (EDG), serialliides, ilma toiteplokita)</t>
   </si>
   <si>
     <t>C11CC68132</t>
   </si>
   <si>
     <t>ColorWorks C831</t>
   </si>
   <si>
     <t>BS970S</t>
   </si>
   <si>
     <t>RIBAKOODI SKÄNNER LASER BS970S, PS2, WHITE</t>
   </si>
@@ -864,51 +864,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D1" sqref="D1:D81"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="130" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.10" bestFit="true" style="0"/>
     <col min="6" max="6" width="9.10" bestFit="true" style="0"/>
     <col min="7" max="7" width="9.10" bestFit="true" style="0"/>
     <col min="8" max="8" width="9.10" bestFit="true" style="0"/>
     <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="10" max="10" width="9.10" bestFit="true" style="0"/>
     <col min="11" max="11" width="9.10" bestFit="true" style="0"/>
     <col min="12" max="12" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
@@ -916,51 +916,51 @@
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>192.49</v>
       </c>
       <c r="D2" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>170.28</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>456</v>
       </c>
       <c r="D4" s="2">
@@ -992,51 +992,51 @@
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>334.8</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>292.8</v>
       </c>
       <c r="D8" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>154.76</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>42</v>
       </c>
       <c r="D10" s="2"/>
@@ -1774,51 +1774,51 @@
       <c r="D68" s="2"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>138</v>
       </c>
       <c r="B69" t="s">
         <v>139</v>
       </c>
       <c r="C69" s="1">
         <v>334.8</v>
       </c>
       <c r="D69" s="2"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>140</v>
       </c>
       <c r="B70" t="s">
         <v>141</v>
       </c>
       <c r="C70" s="1">
         <v>334.8</v>
       </c>
       <c r="D70" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>142</v>
       </c>
       <c r="B71" t="s">
         <v>143</v>
       </c>
       <c r="C71" s="1">
         <v>402.6</v>
       </c>
       <c r="D71" s="2"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>144</v>
       </c>
       <c r="B72" t="s">
         <v>145</v>
       </c>
       <c r="C72" s="1">
         <v>402.6</v>
       </c>
       <c r="D72" s="2"/>
@@ -1900,51 +1900,51 @@
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>158</v>
       </c>
       <c r="B79" t="s">
         <v>159</v>
       </c>
       <c r="C79" s="1">
         <v>103.5</v>
       </c>
       <c r="D79" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>160</v>
       </c>
       <c r="B80" t="s">
         <v>161</v>
       </c>
       <c r="C80" s="1">
         <v>26.96</v>
       </c>
       <c r="D80" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>162</v>
       </c>
       <c r="B81" t="s">
         <v>163</v>
       </c>
       <c r="C81" s="1">
         <v>5.75</v>
       </c>
       <c r="D81" s="2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>