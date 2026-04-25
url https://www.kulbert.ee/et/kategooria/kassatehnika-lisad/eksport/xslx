--- v1 (2026-02-10)
+++ v2 (2026-04-25)
@@ -654,78 +654,76 @@
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>34.32</v>
       </c>
       <c r="D10" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>52.25</v>
       </c>
       <c r="D11" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>20.9</v>
       </c>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
         <v>72</v>
       </c>
-      <c r="D13" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>4.4</v>
       </c>
       <c r="D14" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>42.6</v>
       </c>