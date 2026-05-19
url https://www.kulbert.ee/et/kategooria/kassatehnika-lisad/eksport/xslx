--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -677,51 +677,51 @@
       </c>
       <c r="D11" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>20.9</v>
       </c>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1">
-        <v>72</v>
+        <v>82.2</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>4.4</v>
       </c>
       <c r="D14" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">