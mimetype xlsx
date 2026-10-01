--- v11 (2026-09-06)
+++ v12 (2026-10-01)
@@ -526,51 +526,51 @@
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1">
         <v>7.88</v>
       </c>
       <c r="D2" s="2">
-        <v>36</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>125</v>
       </c>
       <c r="D3" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>157.5</v>
@@ -620,51 +620,51 @@
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>904.68</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>199</v>
       </c>
       <c r="D9" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>319</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>173</v>
       </c>
       <c r="D11" s="2">