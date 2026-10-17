--- v4 (2026-05-16)
+++ v5 (2026-10-17)
@@ -161,81 +161,81 @@
   <si>
     <t>Epsoni projektori laetoru (450mm) - ELPFP13</t>
   </si>
   <si>
     <t>V12H003P14</t>
   </si>
   <si>
     <t>Projektor Epson laekinnituse pikendustoru ELPFP14</t>
   </si>
   <si>
     <t>V12H003W01</t>
   </si>
   <si>
     <t>Projektorite turvatross - ELPWR01</t>
   </si>
   <si>
     <t>PICO</t>
   </si>
   <si>
     <t>PICO PK101 Optoma pocket projector</t>
   </si>
   <si>
     <t>KBUSB3M</t>
   </si>
   <si>
-    <t>USB kaabel 3,0m</t>
+    <t>Kaabel USB 3,0m</t>
   </si>
   <si>
     <t>KBHARG</t>
   </si>
   <si>
     <t>Toitekaabel 220v hargnevus 1.0m, must, C14 pistik - 2xC13 pesa</t>
   </si>
   <si>
     <t>KBPAR</t>
   </si>
   <si>
     <t>Paraleelkaabel CN36M - DB25M 1,8m</t>
   </si>
   <si>
     <t>KBSER</t>
   </si>
   <si>
     <t>Serialkaabel 1,8m</t>
   </si>
   <si>
     <t>KBTOITE</t>
   </si>
   <si>
     <t>Toitekaabel 220v 1.5m, must, CEE 7/7 pistik nurgaga - C13</t>
   </si>
   <si>
     <t>KBUSB</t>
   </si>
   <si>
-    <t>USB kaabel 1,8m</t>
+    <t>Kaabel USB 1,8m</t>
   </si>
   <si>
     <t>ELPLP68</t>
   </si>
   <si>
     <t>Lamp Epson ELPLP68 / V13H010L68-DL   Diamond</t>
   </si>
   <si>
     <t>ELPLP69</t>
   </si>
   <si>
     <t>Lamp projektorile Epson ELPLP69 / V13H010L69</t>
   </si>
   <si>
     <t>ELPLP78</t>
   </si>
   <si>
     <t>Lamp projektorile Epson ELPLP78 originaal</t>
   </si>
   <si>
     <t>ELPLP91</t>
   </si>
   <si>
     <t>Lamp projektorile Epson  ELPLP91  for EPSON EB-680Wi</t>
   </si>
@@ -688,119 +688,117 @@
       <c r="C3" s="1">
         <v>175</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
-        <v>656.7</v>
+        <v>450</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>118.91</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
         <v>211.2</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>51.7</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>22.08</v>
       </c>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>10.83</v>
       </c>
       <c r="D12" s="2"/>
     </row>
@@ -979,65 +977,65 @@
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="1">
         <v>6.9</v>
       </c>
       <c r="D27" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>57</v>
       </c>
       <c r="C28" s="1">
         <v>2.24</v>
       </c>
       <c r="D28" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="1">
         <v>2.2</v>
       </c>
       <c r="D29" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="1">
         <v>129.25</v>
       </c>
       <c r="D30" s="2"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
         <v>98.72</v>
       </c>
       <c r="D31" s="2"/>